--- v0 (2025-11-02)
+++ v1 (2026-04-21)
@@ -4,107 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24D1FD78" w14:textId="114DB4D1" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Subject: Nearing retirement? It’s time to evaluate your income options.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A8691CB" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35"/>
     <w:p w14:paraId="60640675" w14:textId="175967D8" w:rsidR="005E4F35" w:rsidRPr="00042092" w:rsidRDefault="00042092" w:rsidP="005E4F35">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042092">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Body copy:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68732393" w14:textId="5793E925" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:r>
         <w:t>As you move closer to the day you stop working, it’s time to consider your income options in retirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2428BE62" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
+    <w:p w14:paraId="2428BE62" w14:textId="5A247293" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:r>
         <w:t xml:space="preserve">Your employer-sponsored retirement plan includes the </w:t>
       </w:r>
       <w:r w:rsidRPr="00042092">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nuveen Lifecycle Income Collective Investment Trust Series (NLI CIT)</w:t>
       </w:r>
       <w:r>
-        <w:t>. This solution allows you to save for retirement through a diversified target date fund, while providing the option to turn a portion of your savings, at retirement, into a guaranteed monthly paycheck</w:t>
-[...5 lines deleted...]
-        <w:t>1</w:t>
+        <w:t xml:space="preserve">. This solution allows you to save for retirement through a diversified target date fund, while providing the option to turn a portion of your savings, at retirement, into a guaranteed monthly </w:t>
+      </w:r>
+      <w:r w:rsidR="0014792F">
+        <w:t>retirement check</w:t>
       </w:r>
       <w:r>
         <w:t>. Plus, the savings not allocated for guaranteed monthly income can be used to help pay for other expenses in retirement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1C725E" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:r>
         <w:t xml:space="preserve">You see, when investing in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00042092">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NLI CIT</w:t>
       </w:r>
       <w:r>
         <w:t>, a portion of your contributions are automatically allocated to the TIAA Secure Income Account (SIA). This provides the assurance that you’ll have a guaranteed income stream in retirement, for as long as you live.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405C65E7" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:r>
         <w:t>The SIA can help you create a personal income plan that suits your needs and the lifestyle you want when you retire. It starts with asking yourself two questions:</w:t>
       </w:r>
     </w:p>
@@ -118,77 +115,64 @@
       </w:pPr>
       <w:r>
         <w:t>How much will you need to cover your daily expenses?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F45C223" w14:textId="56E4AFA0" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="00042092">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>How much income will you get from Social Security and other sources, such as an employer pension plan or investments outside of your workplace retirement program</w:t>
       </w:r>
       <w:r w:rsidR="00821008">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523575C8" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:r>
         <w:t>After all, a diversified income plan is just as important as a diversified savings plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F454EB" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
+    <w:p w14:paraId="67F454EB" w14:textId="0EB5AF06" w:rsidR="005E4F35" w:rsidRDefault="001804F9" w:rsidP="005E4F35">
       <w:r>
-        <w:t xml:space="preserve">To estimate how much </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00042092">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F35">
+        <w:t>ontact [</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4F35" w:rsidRPr="00042092">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>recordkeeper info</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005E4F35">
         <w:t>] for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236A9E5A" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:r>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C49BA83" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRPr="00042092" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042092">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[Name]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438508EF" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRPr="00042092" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -200,518 +184,512 @@
         </w:rPr>
         <w:t>[Title]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B48E64" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042092">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[Company]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE32023" w14:textId="77777777" w:rsidR="002B5BA7" w:rsidRDefault="002B5BA7" w:rsidP="002B5BA7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F984BCC" w14:textId="5A3D473F" w:rsidR="002B5BA7" w:rsidRPr="00347D16" w:rsidRDefault="002B5BA7" w:rsidP="002B5BA7">
-[...14 lines deleted...]
-    <w:p w14:paraId="66C77CCD" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
+    <w:p w14:paraId="1F984BCC" w14:textId="70587FA7" w:rsidR="002B5BA7" w:rsidRPr="00347D16" w:rsidRDefault="002B5BA7" w:rsidP="002B5BA7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C77CCD" w14:textId="0E2627C7" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1 Paycheck is the annuity income received in retirement. Guarantees of fixed monthly payments are only associated with TIAA's fixed annuities. Converting some or all of your savings to income benefits (referred to as "annuitization") is a permanent decision. Once income benefit payments have begun, you are unable to change to another option.</w:t>
+        <w:t>Guarantees of fixed monthly payments are only associated with TIAA's fixed annuities. Converting some or all of your savings to income benefits (referred to as "annuitization") is a permanent decision. Once income benefit payments have begun, you are unable to change to another option.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0BA296" w14:textId="247BB3A8" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The target date is the approximate date when investors plan to start withdrawing their money. The principal value of the NLI CIT (</w:t>
       </w:r>
       <w:r w:rsidR="00B37143">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lifecycle Income CIT Serie</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) is not guaranteed at any time, including at the target date. After 30 years past when the target date has been reached, the NLI CIT may be merged into another target date NLI CIT with the same asset allocation. The unit value of the CIT will fluctuate, and investors may lose money. The NLI CIT may not achieve its target allocations and even if it does, the asset allocations may not achieve the desired risk-return characteristics and may result in the NLI CIT underperforming other similar funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F690D5C" w14:textId="1A840A9E" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>The information contained is the Nuveen Lifecycle Income Collective Investment Trust Series described on this material (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37143">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lifecycle Income CIT Serie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Please note that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37143">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lifecycle Income CIT Serie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not a series of mutual funds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The information contained is the Nuveen Lifecycle Income Collective Investment Trust Series described on this material (</w:t>
+        <w:t xml:space="preserve">and differs in many ways from the mutual funds using a similar strategy. Information about the mutual funds or management of the mutual funds should not be automatically applied to the CIT. The </w:t>
       </w:r>
       <w:r w:rsidR="00B37143">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lifecycle Income CIT Serie</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">). Please note that the </w:t>
+        <w:t xml:space="preserve"> may be referred to as “Funds” in the following disclosures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C327D75" w14:textId="0C5E5B2B" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="00256BC9" w:rsidP="005E4F35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Important information on risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2803AEDF" w14:textId="0A03265C" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investing involves risk; principal loss is possible. There is no guarantee the </w:t>
       </w:r>
       <w:r w:rsidR="00B37143">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Lifecycle Income CIT Series</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ investment objectives will be achieved. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37143">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Lifecycle Income CIT Serie</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is not a series of mutual funds and differs in many ways from the mutual funds using a similar strategy. Information about the mutual funds or management of the mutual funds should not be automatically applied to the CIT. The </w:t>
+        <w:t xml:space="preserve"> are funds of funds subject to the risks of its underlying funds in proportion to each Fund’s allocation. Underlying Funds invest primarily in stocks and bonds. Large cap stocks may grow more slowly than the overall market. Growth stocks and stocks issued by smaller companies are more volatile than other stocks. Bonds lose value when the issuer is unable to make interest and principal payments when due or otherwise faces a decline in its credit quality. They experience volatility when interest rates fluctuate. Rising interest rates can cause bond prices to fall. Declining interest rates can cause bond income to fall. Non-U.S. investments involve risks including currency fluctuation, political and economic instability, and lack of liquidity and differing legal and accounting standards. These risks are magnified in emerging markets. The target date is the approximate date when investors plan to start withdrawing their money. The principal value of the Fund(s) are not guaranteed at any time, including at the target date. Allocations are subject to change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305871C9" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Annuity contracts may contain terms for keeping them in force. We can provide you with costs and complete details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C11FE84" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D50746">
+        <w:t>TIAA Secure Income Account is a fixed annuity product issued through a contract by Teachers Insurance and Annuity Association of America (TIAA), New York, NY. Form series including but not limited to: TIAA-STDFA-001-NUV and related state specific versions.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any guarantees under annuities issued by TIAA are subject to TIAA's claims-paying ability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695DE744" w14:textId="18688D80" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>As a complex bank product, CITs are exposed to operational, regulatory and reputational risks. Diversification does not assure a profit or protect against loss.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527E0953" w14:textId="50D5B366" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEI Trust Company (the “Trustee”) serves as the Trustee of the Nuveen/SEI Trust Company Investment Trust </w:t>
+      </w:r>
+      <w:r w:rsidR="00563B7B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(the “Trust”) and maintains ultimate fiduciary authority over the management of, and the investments made, in the </w:t>
       </w:r>
       <w:r w:rsidR="00B37143">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lifecycle Income CIT Serie</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may be referred to as “Funds” in the following disclosures.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">. Each Fund is part of the Trust operated by the Trustee. The Trustee is a trust company organized under the laws of the Commonwealth of Pennsylvania and wholly owned subsidiary of SEI Investments Company (SEI). The </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37143">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lifecycle Income CIT Serie</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Risk considerations</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> is managed by the Trustee, based on the investment advice of Nuveen Fund Advisors, LLC, the investment adviser to the Trust, and Nuveen Asset Management, LLC as investment sub- adviser to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37143">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lifecycle Income CIT Serie</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Investing involves risk; principal loss is possible. There is no guarantee the </w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48388507" w14:textId="6DF64A3F" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00B37143">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Lifecycle Income CIT Series</w:t>
+        <w:t>Lifecycle Income CIT Serie</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">’ investment objectives will be achieved. The </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> are trusts for the collective investment of assets of participating tax qualified pension and profit sharing plans and related trusts, governmental plans and other eligible plans. As bank collective investment trusts, the Trust is exempt from registration as an investment company.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B542925" w14:textId="77777777" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B21361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are funds of funds subject to the risks of its underlying funds in proportion to each Fund’s allocation. Underlying Funds invest primarily in stocks and bonds. Large cap stocks may grow more slowly than the overall market. Growth stocks and stocks issued by smaller companies are more volatile than other stocks. Bonds lose value when the issuer is unable to make interest and principal payments when due or otherwise faces a decline in its credit quality. They experience volatility when interest rates fluctuate. Rising interest rates can cause bond prices to fall. Declining interest rates can cause bond income to fall. Non-U.S. investments involve risks including currency fluctuation, political and economic instability, and lack of liquidity and differing legal and accounting standards. These risks are magnified in emerging markets. The target date is the approximate date when investors plan to start withdrawing their money. The principal value of the Fund(s) are not guaranteed at any time, including at the target date. Allocations are subject to change.</w:t>
-[...110 lines deleted...]
-      <w:r w:rsidRPr="00B21361">
+        <w:t>A plan fiduciary should consider the Funds' objectives, risks, and expenses before investing. This and other information can be found in the Declaration of Trust and the Funds’ Disclosure Memoranda. The Fund is not a mutual fund, and its units are not registered under the Securities Act of 1933, as amended, or the applicable securities laws of any state or other jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153959FE" w14:textId="2C7154F5" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="006241E2" w:rsidP="005E4F35">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nuveen, LLC provides investment solutions through its investment specialist</w:t>
+      </w:r>
+      <w:r w:rsidR="002C283E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48388507" w14:textId="6DF64A3F" w:rsidR="005E4F35" w:rsidRPr="00B21361" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
-[...86 lines deleted...]
-        <w:t>XET-3512986CS-E0424WX</w:t>
+    <w:p w14:paraId="6EDD1138" w14:textId="356F9266" w:rsidR="002A065B" w:rsidRPr="00C256CF" w:rsidRDefault="00F31811" w:rsidP="00F31811">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31811">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5381574</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002A065B" w:rsidRPr="00C256CF">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="705E5501" w14:textId="77777777" w:rsidR="004269EA" w:rsidRDefault="004269EA" w:rsidP="005E4F35">
+    <w:p w14:paraId="67E896AC" w14:textId="77777777" w:rsidR="00815B21" w:rsidRDefault="00815B21" w:rsidP="005E4F35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C9B74A2" w14:textId="77777777" w:rsidR="004269EA" w:rsidRDefault="004269EA" w:rsidP="005E4F35">
+    <w:p w14:paraId="6C28B1B5" w14:textId="77777777" w:rsidR="00815B21" w:rsidRDefault="00815B21" w:rsidP="005E4F35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A0DF589" w14:textId="0377EEB2" w:rsidR="005E4F35" w:rsidRDefault="005E4F35">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B0CCFFF" wp14:editId="0718C91A">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="2540" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2" descr="Confidential (C)">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -797,51 +775,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="005E4F35">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Confidential (C)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CBC7B97" w14:textId="3DECC989" w:rsidR="005E4F35" w:rsidRDefault="005E4F35">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FFC5899" wp14:editId="3FEEDAC5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>2933323</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9700788</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="258024" cy="357505"/>
               <wp:effectExtent l="0" t="0" r="8890" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 3" descr="Confidential (C)">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -910,51 +888,51 @@
                   <w:p w14:paraId="401A86BB" w14:textId="494B7CA6" w:rsidR="005E4F35" w:rsidRPr="005E4F35" w:rsidRDefault="005E4F35" w:rsidP="005E4F35">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77804CA7" w14:textId="3E0FBE2B" w:rsidR="005E4F35" w:rsidRDefault="005E4F35">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CFF5727" wp14:editId="0B033E81">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="2540" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1" descr="Confidential (C)">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1040,76 +1018,76 @@
                     </w:pPr>
                     <w:r w:rsidRPr="005E4F35">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Confidential (C)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0222A304" w14:textId="77777777" w:rsidR="004269EA" w:rsidRDefault="004269EA" w:rsidP="005E4F35">
+    <w:p w14:paraId="51C6DE1D" w14:textId="77777777" w:rsidR="00815B21" w:rsidRDefault="00815B21" w:rsidP="005E4F35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42B3EBB5" w14:textId="77777777" w:rsidR="004269EA" w:rsidRDefault="004269EA" w:rsidP="005E4F35">
+    <w:p w14:paraId="25FED5FD" w14:textId="77777777" w:rsidR="00815B21" w:rsidRDefault="00815B21" w:rsidP="005E4F35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="030D30E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2A833C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1278,123 +1256,144 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1631277304">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1507671056">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F840F3"/>
     <w:rsid w:val="00042092"/>
+    <w:rsid w:val="000B4212"/>
+    <w:rsid w:val="0014792F"/>
+    <w:rsid w:val="001804F9"/>
+    <w:rsid w:val="00256BC9"/>
     <w:rsid w:val="002A065B"/>
     <w:rsid w:val="002B5BA7"/>
+    <w:rsid w:val="002C283E"/>
     <w:rsid w:val="002F2FE1"/>
+    <w:rsid w:val="002F4147"/>
     <w:rsid w:val="003409A5"/>
     <w:rsid w:val="00354B2A"/>
+    <w:rsid w:val="003A733B"/>
     <w:rsid w:val="004269EA"/>
+    <w:rsid w:val="00482B33"/>
+    <w:rsid w:val="00557BD7"/>
     <w:rsid w:val="00563B7B"/>
     <w:rsid w:val="005E4F35"/>
+    <w:rsid w:val="006241E2"/>
+    <w:rsid w:val="00713D7A"/>
+    <w:rsid w:val="00736C17"/>
+    <w:rsid w:val="00815B21"/>
+    <w:rsid w:val="00817287"/>
     <w:rsid w:val="00821008"/>
+    <w:rsid w:val="00934C3B"/>
+    <w:rsid w:val="00A949B8"/>
+    <w:rsid w:val="00AD4AC6"/>
     <w:rsid w:val="00B21361"/>
     <w:rsid w:val="00B37143"/>
+    <w:rsid w:val="00BB0914"/>
     <w:rsid w:val="00C256CF"/>
+    <w:rsid w:val="00D50746"/>
+    <w:rsid w:val="00DA62A2"/>
+    <w:rsid w:val="00F265EF"/>
+    <w:rsid w:val="00F31811"/>
     <w:rsid w:val="00F6345F"/>
     <w:rsid w:val="00F840F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A918B11"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C9352F5C-E23A-4DBF-AE76-6A0A695ABC35}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1832,55 +1831,131 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E4F35"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00042092"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00042092"/>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA62A2"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA62A2"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA62A2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA62A2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA62A2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A949B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="214003152">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2161,75 +2236,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>981</Words>
-  <Characters>5595</Characters>
+  <Words>939</Words>
+  <Characters>5356</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6563</CharactersWithSpaces>
+  <CharactersWithSpaces>6283</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Leavitt, Gayle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>1,2,3</vt:lpwstr>
   </property>