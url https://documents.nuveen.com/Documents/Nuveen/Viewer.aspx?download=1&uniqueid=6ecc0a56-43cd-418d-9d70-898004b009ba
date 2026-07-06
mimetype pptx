--- v0 (2026-04-07)
+++ v1 (2026-07-06)
@@ -1,338 +1,260 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps10.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
-  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_101_1DA2CB29.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId11"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId19"/>
+    <p:notesMasterId r:id="rId12"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId20"/>
+    <p:handoutMasterId r:id="rId13"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="267" r:id="rId12"/>
-[...5 lines deleted...]
-    <p:sldId id="278" r:id="rId18"/>
+    <p:sldId id="2142533513" r:id="rId5"/>
+    <p:sldId id="2142533493" r:id="rId6"/>
+    <p:sldId id="2142533501" r:id="rId7"/>
+    <p:sldId id="2142533500" r:id="rId8"/>
+    <p:sldId id="2142533494" r:id="rId9"/>
+    <p:sldId id="1038" r:id="rId10"/>
+    <p:sldId id="278" r:id="rId11"/>
   </p:sldIdLst>
-  <p:sldSz cx="13817600" cy="7772400"/>
-[...10 lines deleted...]
-  </p:custDataLst>
+  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="509412" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="1018824" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1528237" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="2037649" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2547061" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="3056473" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3565886" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="4075298" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
-      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...20 lines deleted...]
-      </p15:notesGuideLst>
+      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
-  <p188:author id="{F8A0C0DB-04F7-5642-DE2F-16BD4F15D77A}" name="Jha, Pankaj" initials="PJ" userId="S::Pankaj.Jha@in.tiaa.org::2c6620c1-122f-4bb5-8415-5f5589e7b5a5" providerId="AD"/>
+  <p188:author id="{0874216E-E602-B0BD-016A-F4C7E798A71B}" name="Jackson Wallace" initials="JW" userId="68c8ae1f83035392" providerId="Windows Live"/>
 </p188:authorLst>
-</file>
-[...5 lines deleted...]
-</p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
-  <p:clrMru>
-[...10 lines deleted...]
-  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -470,3622 +392,1022 @@
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
-  <a:tblStyle styleId="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}" styleName="Light Style 1 - Accent 1">
-[...610 lines deleted...]
-  </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="8527" autoAdjust="0"/>
-    <p:restoredTop sz="95033" autoAdjust="0"/>
+    <p:restoredLeft sz="5070"/>
+    <p:restoredTop sz="93155" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToObjects="1" showGuides="1">
-      <p:cViewPr>
+    <p:cSldViewPr snapToGrid="0" showGuides="1">
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="62" d="100"/>
-          <a:sy n="62" d="100"/>
+          <a:sx n="57" d="100"/>
+          <a:sy n="57" d="100"/>
         </p:scale>
-        <p:origin x="590" y="326"/>
+        <p:origin x="824" y="44"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="100" d="100"/>
-        <a:sy n="100" d="100"/>
+        <a:sx n="185" d="100"/>
+        <a:sy n="185" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="100" d="100"/>
-        <a:sy n="100" d="100"/>
+        <a:sx n="80" d="100"/>
+        <a:sy n="80" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
-    <p:cSldViewPr snapToObjects="1">
+    <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="74" d="100"/>
-          <a:sy n="74" d="100"/>
+          <a:sx n="159" d="100"/>
+          <a:sy n="159" d="100"/>
         </p:scale>
-        <p:origin x="2664" y="84"/>
+        <p:origin x="6824" y="200"/>
       </p:cViewPr>
-      <p:guideLst>
-[...4 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
-<file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2190 lines deleted...]
-</p188:cmLst>
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld">
+      <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:07:10.895" v="12" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:47.207" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3067717240" sldId="260"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:53.016" v="5" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3085886972" sldId="262"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:53.016" v="5" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="298233157" sldId="265"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:53.016" v="5" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3002037123" sldId="266"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:07:10.895" v="12" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3951970720" sldId="278"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:07:10.895" v="12" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3951970720" sldId="278"/>
+            <ac:spMk id="4" creationId="{49C0D39A-1B80-9FAF-47A4-CB12CC8E4D56}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:47.207" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2983706160" sldId="2142533484"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:05:54.422" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="198085817" sldId="2142533486"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:05:54.422" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2632720137" sldId="2142533488"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:05:54.422" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="308799473" sldId="2142533489"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:05:54.422" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="648135163" sldId="2142533491"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:05:54.422" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3248478917" sldId="2142533492"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:53.016" v="5" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2454043957" sldId="2142533495"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:53.016" v="5" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4118629974" sldId="2142533497"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:47.207" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2254932184" sldId="2142533502"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:47.207" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1492823628" sldId="2142533503"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:47.207" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1741105082" sldId="2142533504"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:35.975" v="3" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2000746183" sldId="2142533506"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:05:54.422" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2048494135" sldId="2142533512"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:47.207" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="784260524" sldId="2142533514"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="add del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:06:53.016" v="5" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1076084162" sldId="2142533515"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF9FE369-2074-A2CD-4709-EE1D98F537C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CFC97F8-C7F0-8336-308C-2AAE449D56C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970939" y="0"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{84A12E58-8FC3-8547-9F9B-3A01EB113CB3}" type="datetimeFigureOut">
+            <a:fld id="{57D15B36-5DD3-2148-8985-3124D29169A2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>7/24/2025</a:t>
+              <a:t>6/25/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{757E2F57-EEAD-2D00-950F-800884E3036A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8829967"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4EFC7E9-2317-D435-C585-2D8384784396}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970939" y="8829967"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{178F25CE-8490-0E45-8DEC-136F20232716}" type="slidenum">
+            <a:fld id="{88C47500-A6CB-D942-88E2-00E85DC588BD}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2640420431"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2310771068"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-  <p:hf hdr="0" ftr="0" dt="0"/>
+  <p:extLst>
+    <p:ext uri="{56416CCD-93CA-4268-BC5B-53C4BB910035}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2880" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2160" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970939" y="0"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{E87FA6A0-8E5C-564C-9788-458373FD8A8F}" type="datetimeFigureOut">
+            <a:fld id="{4298D71E-98D0-1643-9CF3-53543A6F0746}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>7/24/2025</a:t>
+              <a:t>6/25/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="406400" y="695325"/>
-            <a:ext cx="6197600" cy="3487738"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="701041" y="4415790"/>
-            <a:ext cx="5608320" cy="4183380"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8829967"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970939" y="8829967"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{C832F44B-C367-AC45-8ED1-DB5A0EF77DB2}" type="slidenum">
+            <a:fld id="{40F05CFF-3A2B-0941-B67D-8A3AE4A78A23}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="836588355"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1457964572"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:notesStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="509412" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="1018824" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1528237" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="2037649" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2547061" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="3056473" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3565886" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="4075298" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="900"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Google Sans"/>
               </a:rPr>
-              <a:t>Narrative</a:t>
-[...6 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t>Recruit and retain:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Google Sans"/>
               </a:rPr>
-              <a:t>: The conversation around guaranteed lifetime income has been steadily growing since the SECURE Act of 2019 changed safe harbor provisions to protect in-plan annuities. Participants have long wanted lifetime income built within their retirement plans, to mirror the benefits of now essentially extinct defined benefit plans. </a:t>
-[...16 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t> Offering a retirement plan is a key differentiator in a competitive job market, helping to attract high-quality employees and retain them by fostering long-term loyalty.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="900"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Google Sans"/>
               </a:rPr>
-              <a:t>Research shows though that for plan participants, a guaranteed lifetime income in retirement is a significantly larger concern and could be used to motivate recruitment, retention and allow employees to retire on time. Seventy percent of participants surveyed by TIAA expressed a preference for a company that offers a guaranteed lifetime income solution in retirement. Even higher numbers expressed a preference for income stability over just principal protection, with 78% of respondents to an EBRI survey asking for income. These numbers are not necessarily indicative of a disconnect between participants and plan sponsors, but they could be a growing sign that participants want the next evolution in their retirement plan. </a:t>
-[...8 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t>Tax Advantages</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Google Sans"/>
               </a:rPr>
-              <a:t>They are not simply looking for a tax-advantaged savings vehicle that opens up at retirement. Participants understand that guaranteed income has a significant role in securing their retirement and they are, rightly, looking to their employer to help them in that process. </a:t>
-[...16 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t> Employer contributions are generally tax-deductible, and many plans offer tax credits for starting them.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="900"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Google Sans"/>
               </a:rPr>
-              <a:t>When asked about their views specifically on guaranteed income, a majority of plan sponsors see that a guaranteed income solution can improve the risk/return profile for participants, and they see a growing need to explore the available options for lifetime income given the current market environment.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" i="1" dirty="0"/>
+              <a:t>Employee Productivity:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Google Sans"/>
+              </a:rPr>
+              <a:t> Financial stress reduction, often achieved through workplace savings plans, can lead to increased productivity and a more focused workforce.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="900"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Google Sans"/>
+              </a:rPr>
+              <a:t>Commitment to Employee Welfare:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Google Sans"/>
+              </a:rPr>
+              <a:t> Providing these benefits demonstrates a company's investment in its employees' future, fostering a positive workplace culture.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C832F44B-C367-AC45-8ED1-DB5A0EF77DB2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1</a:t>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2845623458"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="400008516"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4095,491 +1417,338 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr rtl="0" fontAlgn="base"/>
-[...395 lines deleted...]
-            <a:pPr marL="0" marR="0">
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>According to the Harvard Business Review, voluntary resignations have been trending upward over the past 10 years. The pandemic greatly impacted the trend, leading to the Great Resignation in 2021, where 47 million Americans voluntarily to left their jobs.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" baseline="30000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buNone/>
               <a:tabLst>
                 <a:tab pos="2324100" algn="l"/>
               </a:tabLst>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1337" kern="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1337" kern="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Why is recruitment and retention important to an employer? Because </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mployee turnover impacts a company’s bottom line. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>According to the Bureau of Labor Statistics, 3.6 million people quit their jobs last October.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Hubspot</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> reports that employee turnover results in $1.8 billion in loss productivity each year. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A study by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="100" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Zippia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> shows that it costs 40% of an employee’s base salary to replace a new hire with benefits. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>But another challenge employers are facing is getting their employees to an on-time retirement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0"/>
+              <a:t>					</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>1. Harvard Business Review, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="282828"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>The Great Resignation Didn’t Start with the Pandemic, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A0A0A0"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>March 23, 2022</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{71777376-6231-4FF2-90FB-98434EA0AAC6}" type="slidenum">
+            <a:fld id="{C832F44B-C367-AC45-8ED1-DB5A0EF77DB2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:pPr/>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1612440784"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="484558739"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4589,352 +1758,182 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enter the reluctant retiree. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" b="1" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" i="1" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Narrative</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
+              <a:t>The reluctant retiree</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>: When asked about their views specifically on guaranteed income, most plan sponsors see that a guaranteed income solution can improve the risk/return profile for a participant. And they agree there is a growing need to explore the available options for lifetime income given the current market environment.</a:t>
-[...62 lines deleted...]
-            </a:endParaRPr>
+              <a:t> is an employee who is near or at retirement but not confident they can make it without a paycheck. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>The systematic withdrawal is the most common method employed in the current 401(k) environment. Here, the participant determines the amount and frequency of withdrawals from their retirement account, until the funds are depleted. While this is the most flexible and liquid payout option, it offers little protection for the accountholder.</a:t>
-[...6 lines deleted...]
-            </a:endParaRPr>
+              <a:t>They extend their retirement date - potentially causing the company to incur higher labor costs, increased healthcare premiums and lower productivity due to financial stress. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
-[...57 lines deleted...]
-                <a:spcPct val="115000"/>
+                <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
               <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Guaranteed lifetime withdrawal benefit: Contributions are invested into an insurance separate account and paid out to the retiree as steady withdrawals in retirement, regardless of market fluctuations.</a:t>
-[...68 lines deleted...]
-          <a:p>
+              <a:t>According to the USI Consulting Group, it costs a business about $50,000 per employee each year retirement is delayed.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{71777376-6231-4FF2-90FB-98434EA0AAC6}" type="slidenum">
+            <a:fld id="{C832F44B-C367-AC45-8ED1-DB5A0EF77DB2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3</a:t>
+              <a:pPr/>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3912667816"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1953408122"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4946,14488 +1945,19566 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Narrative</a:t>
-[...18 lines deleted...]
-            <a:pPr marL="0" marR="0">
+              <a:t>So before you being the lifetime income discussion with a plan sponsor, you need to determine which type of retirement plan your client wishes to offer their workforce.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...9 lines deleted...]
-            <a:pPr marL="0" marR="0">
+              <a:t>As a retirement plan consultant, you are an essential link to driving the conversion of 401(k) plans </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>from</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> tax preferential savings vehicles which are focused on accumulating assets through standard plan menus and traditional investment options </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> true retirement plans. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>While annuities can be very complex, it’s easiest for investors to adopt these solutions by embedding them into something that the participants are already familiar with — such as a target date or managed account offering. The benefit of an in-plan annuity gives the option, but not the obligation, to convert those assets into a lifetime income stream at the point of retirement</a:t>
-            </a:r>
+              <a:t>This modern take on the 401(k) plan bridges the savings journey from accumulation to decumulation, incorporating financial wellness and allowing your clients to offer their employees a guaranteed paycheck for life.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{71777376-6231-4FF2-90FB-98434EA0AAC6}" type="slidenum">
+            <a:fld id="{C832F44B-C367-AC45-8ED1-DB5A0EF77DB2}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:pPr/>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3204450386"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="394065132"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...243 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:fld id="{C832F44B-C367-AC45-8ED1-DB5A0EF77DB2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="body" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="668837" y="4491151"/>
+            <a:ext cx="5588000" cy="4177665"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{71777376-6231-4FF2-90FB-98434EA0AAC6}" type="slidenum">
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>As you have your client conversations, here are some of the questions to help you have this dialogue.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1400" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4472C4"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Walk through each Q and provide brief commentary.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" i="1" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1400" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Does the employer want the plan to be a savings plan or a true retirement plan? And why?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>How will they define/redefine their success measurements?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Does the plan have fiduciary alignment across the committee?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>How will the plan optimize their client communications strategy?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>How will lifetime income align with the existing investment structure?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Will changes be needed to the plan documents/IPS? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3160050666"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4092745068"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Prairie_Cover_Photo">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...11 lines deleted...]
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="8" name="Picture Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420605F7-F234-649B-4544-AA485FD68B38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="pic" sz="quarter" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0">
-[...156 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="5233820"/>
+            <a:ext cx="5189282" cy="413737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="4779029"/>
+            <a:ext cx="5189282" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1A355B-60B1-5B3E-AD27-0F2B698BE23B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334964" y="3308350"/>
+            <a:ext cx="5616574" cy="864122"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA423E81-D364-8D0D-0175-6D7F70F50A67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="1803070"/>
+            <a:ext cx="8569325" cy="1325550"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5598066D-82D3-D857-33B1-237C4F5BCE31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="608688834"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="961073773"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="11_Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="4" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EE356B-C020-5FFE-4914-10E2EBFA4C1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1214 lines deleted...]
-          <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="1523999"/>
-            <a:ext cx="13817601" cy="5293300"/>
+            <a:off x="11058649" y="290183"/>
+            <a:ext cx="1133351" cy="2890813"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg1">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Title Placeholder 1"/>
+          <p:cNvPr id="5" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A0A6FA-0B9C-5515-F209-C7A7A57E9C57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...299 lines deleted...]
-          <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="1523999"/>
-            <a:ext cx="13817601" cy="5257801"/>
+            <a:off x="3634758" y="290183"/>
+            <a:ext cx="2844044" cy="2890813"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg1">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Content Placeholder 7"/>
+          <p:cNvPr id="7" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A83022-2685-178D-5669-5DE5FE47B165}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
-[...499 lines deleted...]
-          <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628075" y="7227575"/>
-            <a:ext cx="11346525" cy="136525"/>
+            <a:off x="1" y="292597"/>
+            <a:ext cx="2766855" cy="2890813"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1087 lines deleted...]
-            <a:avLst/>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="tx2"/>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="1800"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549681C4-9D25-E2C6-6D6D-F923684CD20D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391437" y="3719685"/>
+            <a:ext cx="4465602" cy="933278"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="4950153"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="5260951"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D06D919-6099-7921-5770-7ADCBFF8BC9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340103" y="3719685"/>
+            <a:ext cx="5611435" cy="1940057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Picture 14"/>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3727517-E42A-B358-42F6-23BAF5BED43A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="screen">
-[...2 lines deleted...]
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-51859" y="-76200"/>
-            <a:ext cx="4142154" cy="2019300"/>
+            <a:off x="296589" y="698424"/>
+            <a:ext cx="1642901" cy="436941"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F96DBD24-831C-53FE-63B8-E8E493FD3472}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628072" y="2133600"/>
-            <a:ext cx="12452927" cy="2743200"/>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...4 lines deleted...]
-                <a:latin typeface="+mn-lt"/>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Text Placeholder 14"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5806C3C-470F-8BDC-1F90-3099B72F5B5D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="7214785"/>
-            <a:ext cx="12561455" cy="304800"/>
+            <a:off x="334962" y="6541641"/>
+            <a:ext cx="3200400" cy="125727"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst/>
-              <a:defRPr sz="1000" b="1" cap="all" baseline="0">
-[...11 lines deleted...]
-              </a:spcAft>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>OPINION PIECE. PLEASE SEE IMPORTANT DISCLOSURES IN THE ENDNOTES. </a:t>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Text Placeholder 16"/>
+          <p:cNvPr id="14" name="Picture Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED5392E-AFA1-7FAA-F3E3-D8FE3A3B4390}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+            <p:ph type="pic" sz="quarter" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628072" y="5791200"/>
-            <a:ext cx="5061527" cy="732874"/>
+            <a:off x="7334250" y="290513"/>
+            <a:ext cx="2855913" cy="2886075"/>
           </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 29924"/>
+            </a:avLst>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
-[...35 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1548983199"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2241452400"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Divider B">
+  <p:cSld name="1_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628074" y="630936"/>
-            <a:ext cx="9938326" cy="1049338"/>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6171904-C889-7E0A-EEAA-0CFDE10C7748}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="12700" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...8 lines deleted...]
-                <a:cs typeface="Georgia"/>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Divider Page</a:t>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECF1DAAB-1620-8BCF-0297-3DBD3ACF789B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCEFDD24-3283-3FC7-DCC4-3442EFAB9307}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2909909499"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1336020547"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="1_Divider B">
+  <p:cSld name="6_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...66 lines deleted...]
-          <p:cNvPr id="6" name="Rectangle 13">
+          <p:cNvPr id="13" name="Rectangle: Single Corner Rounded 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C79A299-BD27-11A5-3E0F-783A93AEE9A5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5184C9C-D889-7455-C113-984C44F9AE7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8294732" y="-5863"/>
-            <a:ext cx="5548268" cy="6824704"/>
+            <a:off x="0" y="658257"/>
+            <a:ext cx="8904287" cy="5507592"/>
           </a:xfrm>
-          <a:custGeom>
-[...134 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21539"/>
+            </a:avLst>
+          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent6"/>
-[...104 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40141274-E11E-A6C6-5420-B52541F02C3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="3297320"/>
+            <a:ext cx="7310824" cy="864122"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9046AFA-721C-FAA3-3124-8822335DC6C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9385CBC5-6469-09F5-408E-E620D08153E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20186830-28F5-3F39-C6FD-77FB4D7FF043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...332 lines deleted...]
-    </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1317196188"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2660546375"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Quote 2">
-[...83 lines deleted...]
-  <p:cSld>
+  <p:cSld name="10_Section Divider">
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...58 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="629736"/>
-            <a:ext cx="12561455" cy="819341"/>
+            <a:off x="6290909" y="1773237"/>
+            <a:ext cx="5566129" cy="1952602"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9046AFA-721C-FAA3-3124-8822335DC6C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
-[...7 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="16" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9385CBC5-6469-09F5-408E-E620D08153E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="1755650"/>
-            <a:ext cx="12561455" cy="4818093"/>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...43 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="object 3">
+          <p:cNvPr id="2" name="Footer Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{170C471D-282B-F1A5-C7DE-9E06878457E0}"/>
-[...107 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF8105FA-9915-E1CC-A5D2-236D351FB327}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20186830-28F5-3F39-C6FD-77FB4D7FF043}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2584740" y="7091725"/>
-            <a:ext cx="4112439" cy="387766"/>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b" anchorCtr="0"/>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...34 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl2pPr>
-[...14 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl3pPr>
-[...15 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl4pPr>
-[...14 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl5pPr>
-[...14 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl6pPr>
-[...6 lines deleted...]
-              <a:defRPr sz="800" kern="1200">
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl7pPr>
-[...6 lines deleted...]
-              <a:defRPr sz="2200" kern="1200">
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl8pPr>
-[...6 lines deleted...]
-              <a:defRPr sz="2200" kern="1200">
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>OPINION PIECE. PLEASE SEE IMPORTANT DISCLOSURES IN THE ENDNOTES. </a:t>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Text Placeholder 3">
+          <p:cNvPr id="5" name="Picture Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{924D7461-D016-A13D-B970-5D05BB2F1831}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AFE35E2-917A-9FB9-27EC-52F99859E764}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="23"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6855710" y="7227316"/>
-            <a:ext cx="5650350" cy="387766"/>
+            <a:off x="0" y="658813"/>
+            <a:ext cx="5940425" cy="5507037"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21910"/>
+            </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
-[...182 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1483667998"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="719029933"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-[...308 lines deleted...]
-  </p:txStyles>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
   <p:extLst>
-    <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
-[...46 lines deleted...]
-      </p15:sldGuideLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
-</p:sldMaster>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...29 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent3"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="15" name="Picture 14" descr="A close up of colorful blocks&#10;&#10;Description automatically generated">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCD7AA0E-0767-317C-EC71-ACA287A6CBF7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...14 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1523367"/>
-            <a:ext cx="13817600" cy="5334633"/>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6171904-C889-7E0A-EEAA-0CFDE10C7748}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9">
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4A7356C-251C-E6FF-8EA8-0F09F3B75CCC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECF1DAAB-1620-8BCF-0297-3DBD3ACF789B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-1"/>
-            <a:ext cx="13817600" cy="2226903"/>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCEFDD24-3283-3FC7-DCC4-3442EFAB9307}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2853299877"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="9_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent3"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5184C9C-D889-7455-C113-984C44F9AE7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="658257"/>
+            <a:ext cx="8904287" cy="5507592"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21539"/>
+            </a:avLst>
+          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent6"/>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...165 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Right Triangle 12">
+          <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DED02059-2B87-13B8-A6DF-C625A663587A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40141274-E11E-A6C6-5420-B52541F02C3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="3297320"/>
+            <a:ext cx="7310824" cy="864122"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9046AFA-721C-FAA3-3124-8822335DC6C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9385CBC5-6469-09F5-408E-E620D08153E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20186830-28F5-3F39-C6FD-77FB4D7FF043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="404918887"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="5_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11825EC3-C70B-DA05-EF20-301AD8874636}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6618DABB-A933-CE6A-831D-60A450E7E2C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5034242E-8EE5-F676-9515-64FF19B1457B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="267796499"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="3_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16B9A512-88C4-0334-D2A4-4E3CF51F061D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5908CCC-3410-EB7C-DD26-182FEA9F98FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8D44590-96F2-378C-06A6-E07154F9CD9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1877166385"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="7_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2F733C7-3679-5C78-7A34-17B5C13ED4F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" flipV="1">
-[...1 lines deleted...]
-            <a:ext cx="6193483" cy="4504351"/>
+          <a:xfrm>
+            <a:off x="0" y="658257"/>
+            <a:ext cx="8904287" cy="5507592"/>
           </a:xfrm>
-          <a:prstGeom prst="rtTriangle">
-            <a:avLst/>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21539"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="tx2">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2">
+          <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8599BA3-CAD6-0798-2B4D-B6308E9F86C0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5003800" y="2704080"/>
-            <a:ext cx="7696200" cy="1800271"/>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40141274-E11E-A6C6-5420-B52541F02C3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="3297320"/>
+            <a:ext cx="7310824" cy="864122"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
-                <a:spcPts val="5500"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
-            </a:pPr>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" b="1" dirty="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-              </a:rPr>
-[...15 lines deleted...]
-              <a:t>need to know about lifetime income</a:t>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
+          <p:cNvPr id="6" name="Footer Placeholder 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F04733A-02BE-C05D-5530-A0A3C056C83B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{640B67C9-4603-C3FD-E4EB-57DBF499D63F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5003799" y="2482838"/>
-            <a:ext cx="3237893" cy="221241"/>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...19 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{217C2BA7-F0F9-2A22-1E35-5FACDA394EF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B02F62B-236E-972D-CEEB-9A0D443BE1A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>Investment Corner</a:t>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2324320367"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2169044099"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="8_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11825EC3-C70B-DA05-EF20-301AD8874636}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6618DABB-A933-CE6A-831D-60A450E7E2C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5034242E-8EE5-F676-9515-64FF19B1457B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1328985840"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Clementine_Cover_Photo">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Picture Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420605F7-F234-649B-4544-AA485FD68B38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="5233820"/>
+            <a:ext cx="5189282" cy="413737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="4779029"/>
+            <a:ext cx="5189282" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1A355B-60B1-5B3E-AD27-0F2B698BE23B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334964" y="3308350"/>
+            <a:ext cx="5616574" cy="864122"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA423E81-D364-8D0D-0175-6D7F70F50A67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="1803070"/>
+            <a:ext cx="8569325" cy="1325550"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5598066D-82D3-D857-33B1-237C4F5BCE31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2685809527"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="6_Section Divider Print">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDC48D2C-55F8-12B6-897E-368EAFAF5E5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6B6EDE-86C2-2510-2D19-DA9397D2755F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31C39696-1743-6A0E-0E4F-D616E47F2B2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="593479122"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91ABA917-D85D-6D6A-AF05-D9DB27A1CDB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="837543"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{238AF3B8-BD5C-2E81-243D-F7A16E1DC64F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="1773238"/>
+            <a:ext cx="11522074" cy="3794581"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1300" b="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F35A6CFE-5C86-AC90-97C4-54093649E3D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="1216978"/>
+            <a:ext cx="11522074" cy="366438"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1300" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23512265-3AC5-DB94-4D75-03D917760181}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Footnote</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3862D1CE-27AF-C8F9-9D71-75FE9C6F942B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F10F49DD-9418-0CB5-C869-33BA5F9D8164}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D43B6FC-D04D-3028-F299-75311FCEE3B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1945425707"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91ABA917-D85D-6D6A-AF05-D9DB27A1CDB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1275715"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{238AF3B8-BD5C-2E81-243D-F7A16E1DC64F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="1773238"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EE52507-E68E-8CB1-5715-EDA9FF231E74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="2206375"/>
+            <a:ext cx="5607049" cy="3511757"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1300" b="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A99B98-F05E-F824-AF76-01E0C1149C40}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6215899" y="2206375"/>
+            <a:ext cx="5641137" cy="3511757"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1300" b="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E9122C7-1E4A-D0F7-A0EE-2EC6DBD209AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EFC7BC4-A3D1-175B-5B57-1BC559F31F82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397826"/>
+            <a:ext cx="315276" cy="172730"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EF02018-0A5C-B271-B3A0-5AF1807BE231}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Footnote</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F96902D8-3694-10F8-507C-F2C3C0BC4312}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10893019" y="6379036"/>
+            <a:ext cx="742055" cy="182101"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2788879738"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Blank Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9B8A94E-BC98-376C-6A7D-8030D2FC9944}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Footer Placeholder 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F875FAD9-768F-7AEC-709F-C0832DE047AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Slide Number Placeholder 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E81C14-630D-F4B6-9D11-81C5FB54E258}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14D93BFD-ED13-6A4F-71F8-4C0AF9196AF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10893019" y="6379036"/>
+            <a:ext cx="742055" cy="182101"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B034843-265D-E353-3AD1-2E905A7D81DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Footnote</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2263008719"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Disclosure">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9B8A94E-BC98-376C-6A7D-8030D2FC9944}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Footer Placeholder 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F875FAD9-768F-7AEC-709F-C0832DE047AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Slide Number Placeholder 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E81C14-630D-F4B6-9D11-81C5FB54E258}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14D93BFD-ED13-6A4F-71F8-4C0AF9196AF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10893019" y="6379036"/>
+            <a:ext cx="742055" cy="182101"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B034843-265D-E353-3AD1-2E905A7D81DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="1773238"/>
+            <a:ext cx="11522074" cy="4392612"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr numCol="2" spcCol="274320" anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPts val="950"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:defRPr sz="900" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Footnote</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4103373660"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Marine_Cover_Photo">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Picture Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420605F7-F234-649B-4544-AA485FD68B38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="7191"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8904288" y="5218299"/>
+            <a:ext cx="2952750" cy="326354"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1A355B-60B1-5B3E-AD27-0F2B698BE23B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1554480" y="3308350"/>
+            <a:ext cx="5616574" cy="864122"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA423E81-D364-8D0D-0175-6D7F70F50A67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1554480" y="1554480"/>
+            <a:ext cx="8569325" cy="1325550"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5598066D-82D3-D857-33B1-237C4F5BCE31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="813087066"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide_Prairie">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E901A429-B548-3DF6-BFDA-D2C774A441B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="658813"/>
+            <a:ext cx="5940425" cy="5507037"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21910"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D94C887-7CE4-6501-96D4-0619E38AEAE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="3913632"/>
+            <a:ext cx="5653088" cy="499011"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1285BA93-27B5-53DD-393A-44BCCE1C2DBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="5438800"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56745AE8-5ACF-15DF-D1AE-B6422A2CFDD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="5749598"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C027039-F72E-2DA1-59AF-0FC728DDB0FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216223" y="1786268"/>
+            <a:ext cx="5653089" cy="1378237"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5018A447-4A8C-61AF-063F-D7EC29E13878}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4D75170-0529-472F-1F39-DF456EFC52C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6557516"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Graphic 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5EF940-4CB6-3272-ECE1-DA18FDD233D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10697227" y="5853141"/>
+            <a:ext cx="1165822" cy="310059"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1416351855"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide_Clementine">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E901A429-B548-3DF6-BFDA-D2C774A441B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="658813"/>
+            <a:ext cx="5940425" cy="5507037"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21910"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D94C887-7CE4-6501-96D4-0619E38AEAE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="3913632"/>
+            <a:ext cx="5653088" cy="499011"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1285BA93-27B5-53DD-393A-44BCCE1C2DBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="5438800"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56745AE8-5ACF-15DF-D1AE-B6422A2CFDD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="5749598"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C027039-F72E-2DA1-59AF-0FC728DDB0FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216223" y="1786268"/>
+            <a:ext cx="5653089" cy="1378237"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5018A447-4A8C-61AF-063F-D7EC29E13878}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4D75170-0529-472F-1F39-DF456EFC52C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6557516"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Graphic 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5EF940-4CB6-3272-ECE1-DA18FDD233D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10697227" y="5853141"/>
+            <a:ext cx="1165822" cy="310059"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1735875942"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Prairie_Dark_Strip">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Picture Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0BD37A7-8A30-44CB-D0CD-82567FD6CF38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7334250" y="290513"/>
+            <a:ext cx="2855913" cy="2886075"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 29924"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549681C4-9D25-E2C6-6D6D-F923684CD20D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="3719685"/>
+            <a:ext cx="4505194" cy="933278"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="4950153"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="5260951"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D06D919-6099-7921-5770-7ADCBFF8BC9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340103" y="3719685"/>
+            <a:ext cx="5611435" cy="1940057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EE356B-C020-5FFE-4914-10E2EBFA4C1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11058648" y="290183"/>
+            <a:ext cx="1133351" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A0A6FA-0B9C-5515-F209-C7A7A57E9C57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3634757" y="290183"/>
+            <a:ext cx="2844044" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A83022-2685-178D-5669-5DE5FE47B165}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="292597"/>
+            <a:ext cx="2766855" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Graphic 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97F87D5B-1FEC-B577-8279-6CE7A03B7442}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="296589" y="698424"/>
+            <a:ext cx="1642901" cy="436941"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC93B7A9-F018-54A5-5D5F-2816BBC4A9FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCE0A385-A778-BE74-C2E5-22FB5372B0C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6557516"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3686484945"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Clementine_Dark_Strip">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Picture Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0BD37A7-8A30-44CB-D0CD-82567FD6CF38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7334250" y="290513"/>
+            <a:ext cx="2855913" cy="2886075"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 29924"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549681C4-9D25-E2C6-6D6D-F923684CD20D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="3719685"/>
+            <a:ext cx="4505194" cy="933278"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="4950153"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="5260951"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D06D919-6099-7921-5770-7ADCBFF8BC9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340103" y="3719685"/>
+            <a:ext cx="5611435" cy="1940057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EE356B-C020-5FFE-4914-10E2EBFA4C1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11058648" y="290183"/>
+            <a:ext cx="1133351" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A0A6FA-0B9C-5515-F209-C7A7A57E9C57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3634757" y="290183"/>
+            <a:ext cx="2844044" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A83022-2685-178D-5669-5DE5FE47B165}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="292597"/>
+            <a:ext cx="2766855" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Graphic 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97F87D5B-1FEC-B577-8279-6CE7A03B7442}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="296589" y="698424"/>
+            <a:ext cx="1642901" cy="436941"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC93B7A9-F018-54A5-5D5F-2816BBC4A9FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCE0A385-A778-BE74-C2E5-22FB5372B0C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6557516"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2102193851"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="9_Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EE356B-C020-5FFE-4914-10E2EBFA4C1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11058649" y="290183"/>
+            <a:ext cx="1133351" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A0A6FA-0B9C-5515-F209-C7A7A57E9C57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3634758" y="290183"/>
+            <a:ext cx="2844044" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A83022-2685-178D-5669-5DE5FE47B165}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="292597"/>
+            <a:ext cx="2766855" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549681C4-9D25-E2C6-6D6D-F923684CD20D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391437" y="3719685"/>
+            <a:ext cx="4465602" cy="933278"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="4950153"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="5260951"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D06D919-6099-7921-5770-7ADCBFF8BC9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340103" y="3719685"/>
+            <a:ext cx="5611435" cy="1940057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3727517-E42A-B358-42F6-23BAF5BED43A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="296589" y="698424"/>
+            <a:ext cx="1642901" cy="436941"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F9D1F4C-C84B-C120-7C0C-D6844CB0042B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516A4FE7-BCE2-E497-F25D-527461A0B255}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6541641"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C58A9047-7876-2828-F5F9-07E1208130DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7334250" y="290513"/>
+            <a:ext cx="2855913" cy="2886075"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 29924"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="188104526"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="10_Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent3"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EE356B-C020-5FFE-4914-10E2EBFA4C1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11058649" y="290183"/>
+            <a:ext cx="1133351" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A0A6FA-0B9C-5515-F209-C7A7A57E9C57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3634758" y="290183"/>
+            <a:ext cx="2844044" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A83022-2685-178D-5669-5DE5FE47B165}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="292597"/>
+            <a:ext cx="2766855" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549681C4-9D25-E2C6-6D6D-F923684CD20D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391437" y="3719685"/>
+            <a:ext cx="4465602" cy="933278"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="4950153"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="5260951"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D06D919-6099-7921-5770-7ADCBFF8BC9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340103" y="3719685"/>
+            <a:ext cx="5611435" cy="1940057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3727517-E42A-B358-42F6-23BAF5BED43A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="296589" y="698424"/>
+            <a:ext cx="1642901" cy="436941"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F96DBD24-831C-53FE-63B8-E8E493FD3472}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5806C3C-470F-8BDC-1F90-3099B72F5B5D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6541641"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Picture Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED5392E-AFA1-7FAA-F3E3-D8FE3A3B4390}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7334250" y="290513"/>
+            <a:ext cx="2855913" cy="2886075"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 29924"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="383846992"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FA8E9C7-5216-FCF4-19B8-49C1A59DD10B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{511EDA99-B57D-7872-67FE-31F3FA6F1D2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="1773238"/>
+            <a:ext cx="11522074" cy="4200525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Subhead</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Body Copy Emphasis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Body Copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="5"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>En Dash Bullet</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="6"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Body Copy, Small</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="7"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Descriptor Copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{044B4A13-8307-1FBC-6276-55ACA59B5F72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAEDBCFB-EB6C-C6DC-B57F-2A5097DAC478}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345120" y="6397825"/>
+            <a:ext cx="9144000" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4258734954"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483703" r:id="rId1"/>
+    <p:sldLayoutId id="2147483708" r:id="rId2"/>
+    <p:sldLayoutId id="2147483721" r:id="rId3"/>
+    <p:sldLayoutId id="2147483704" r:id="rId4"/>
+    <p:sldLayoutId id="2147483709" r:id="rId5"/>
+    <p:sldLayoutId id="2147483657" r:id="rId6"/>
+    <p:sldLayoutId id="2147483710" r:id="rId7"/>
+    <p:sldLayoutId id="2147483658" r:id="rId8"/>
+    <p:sldLayoutId id="2147483695" r:id="rId9"/>
+    <p:sldLayoutId id="2147483720" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483705" r:id="rId12"/>
+    <p:sldLayoutId id="2147483722" r:id="rId13"/>
+    <p:sldLayoutId id="2147483718" r:id="rId14"/>
+    <p:sldLayoutId id="2147483719" r:id="rId15"/>
+    <p:sldLayoutId id="2147483663" r:id="rId16"/>
+    <p:sldLayoutId id="2147483661" r:id="rId17"/>
+    <p:sldLayoutId id="2147483707" r:id="rId18"/>
+    <p:sldLayoutId id="2147483711" r:id="rId19"/>
+    <p:sldLayoutId id="2147483664" r:id="rId20"/>
+    <p:sldLayoutId id="2147483686" r:id="rId21"/>
+    <p:sldLayoutId id="2147483687" r:id="rId22"/>
+    <p:sldLayoutId id="2147483677" r:id="rId23"/>
+    <p:sldLayoutId id="2147483712" r:id="rId24"/>
+  </p:sldLayoutIdLst>
+  <p:hf hdr="0" dt="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buFontTx/>
+        <a:buNone/>
+        <a:defRPr sz="1800" b="1" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" indent="-449263" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:tabLst/>
+        <a:defRPr sz="1800" b="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="0" indent="3175" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:tabLst/>
+        <a:defRPr sz="1300" b="1" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:tabLst/>
+        <a:defRPr sz="1300" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="182880" marR="0" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClrTx/>
+        <a:buSzTx/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:tabLst/>
+        <a:defRPr sz="1300" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="365760" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="System Font Regular"/>
+        <a:buChar char="–"/>
+        <a:tabLst/>
+        <a:defRPr sz="1300" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:tabLst/>
+        <a:defRPr sz="1000" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:tabLst/>
+        <a:defRPr sz="1000" i="1" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+  <p:extLst>
+    <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="187" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="211" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="3" pos="1912" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="4" pos="2071" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="5" pos="3749" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="6" pos="3908" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="7" pos="5609" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="8" pos="5768" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="9" pos="7469" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="10" orient="horz" pos="3884" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="11" orient="horz" pos="1049" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="13" orient="horz" pos="2001" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="14" orient="horz" pos="2069" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="15" orient="horz" pos="2931" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="16" orient="horz" pos="2999" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="17" orient="horz" pos="1117" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90CCC88F-A8B6-BDF9-C217-FE7A5AAB024C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70C26C5D-DF0C-56D5-7609-14A3CA46FD9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6291263" y="791570"/>
+            <a:ext cx="5565775" cy="2934293"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Consider why plan sponsors offer a retirement plan</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06F556A3-E767-6A74-B726-0F361C7C1995}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21103F9B-C475-3944-F7D7-FF47F0A184AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7FDF0E2-F307-5CB3-66C4-94A93E30DB7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="23"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="hqprint">
+            <a:alphaModFix/>
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId3">
+                    <a14:imgEffect>
+                      <a14:brightnessContrast contrast="-41000"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="658813"/>
+            <a:ext cx="5940425" cy="5507037"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 23309"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1307125159"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Title 2">
+          <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDCE3B8C-4F81-B6BB-6F60-F083E1050BC7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08138B8A-6C5B-DE82-8455-D4E7E28D4EB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="630937"/>
-            <a:ext cx="12561455" cy="1035139"/>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>401(k) participants want access to ​</a:t>
-[...13 lines deleted...]
-              <a:t>​</a:t>
+              <a:t>Why do plan sponsors offer a retirement plan?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22" name="Text Placeholder 24">
+          <p:cNvPr id="7" name="Text Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4B77DB9-27AB-E438-9089-1F33A8B8BB6D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B8A280F-189C-FE96-B031-EDD9F471FD8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6D0480E-5BD6-1A7F-BB85-685C4E96A5F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="6291072"/>
-            <a:ext cx="12565139" cy="372140"/>
+            <a:off x="3720465" y="2370644"/>
+            <a:ext cx="8578850" cy="2537156"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" numCol="2" spcCol="457200" rtlCol="0" anchor="b">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...6 lines deleted...]
-              </a:spcBef>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="3000"/>
               </a:spcAft>
-              <a:buFont typeface="Arial"/>
-[...18 lines deleted...]
-              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Recruit and retain</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="432"/>
+                <a:spcPts val="3000"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...18 lines deleted...]
-              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tax Advantages</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="432"/>
+                <a:spcPts val="3000"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...18 lines deleted...]
-              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Enhance Employee Productivity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcAft>
-                <a:spcPts val="432"/>
+                <a:spcPts val="3000"/>
               </a:spcAft>
-              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
-[...106 lines deleted...]
-              <a:t>Source: Nuveen and TIAA Institute Participant Sentiment Survey on Lifetime Income (2024). </a:t>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Commit to Employee Welfare</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Rectangle 22">
+          <p:cNvPr id="9" name="Left Brace 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44BD152E-7415-1FBA-532D-FD4A3A65C087}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E893B7C4-C603-2FD8-F1EA-9316C7DCE8A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="2018128"/>
-            <a:ext cx="2256711" cy="3899191"/>
+            <a:off x="2677886" y="1950098"/>
+            <a:ext cx="673042" cy="3329775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 0"/>
+              <a:gd name="adj2" fmla="val 18818"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11" name="Group 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26AD334F-3EA9-6F8D-B224-4E0835933927}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1221567" y="1869118"/>
+            <a:ext cx="1456319" cy="1456319"/>
+            <a:chOff x="1221567" y="1869118"/>
+            <a:chExt cx="1456319" cy="1456319"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Round Single Corner Rectangle 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB4D69F2-C0D5-B4A6-CEC4-6C33D5F0A860}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1221567" y="1869118"/>
+              <a:ext cx="1456319" cy="1456319"/>
+            </a:xfrm>
+            <a:prstGeom prst="round1Rect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 27193"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" defTabSz="449516">
+                <a:defRPr/>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="1588" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Georgia"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Graphic 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C805D414-EF4C-6400-783F-322105E3E007}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1560754" y="2219991"/>
+              <a:ext cx="747595" cy="747595"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="547209104"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Round Single Corner Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7874DDA3-FD4E-13D5-4801-B0B096B35FB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7365390" y="2827543"/>
+            <a:ext cx="3308829" cy="1780519"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 32343"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="40C5D3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="1588"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Round Single Corner Rectangle 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB373535-F293-C295-589F-8DE3F3F9039A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3971139" y="2827543"/>
+            <a:ext cx="2129572" cy="1780519"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 32343"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" sz="1588"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="TextBox 23">
+          <p:cNvPr id="14" name="Round Single Corner Rectangle 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF006680-A78C-AFC7-4BDB-6DFEDCD5481B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEEE6331-92B7-5509-C6B1-A0BEA57144D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="610041" y="2827543"/>
+            <a:ext cx="2129572" cy="1780519"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 32343"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="1588"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26F31AA7-EEBE-D993-8C41-0A32ABBA840D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Why it’s important to recruit, retain and retire</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1239648-498B-A689-2A1D-100573FACF74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr numCol="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>1 Bureau of Labor Statistics. March 2026.  2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>Wellhub</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, 04 Nov 2025.  3 SHRM. 21 Jan 2025.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="TextBox 40">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAD4A366-51F2-069F-C849-AD6FFA564F78}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="864647" y="2018129"/>
-            <a:ext cx="1853153" cy="1828800"/>
+            <a:off x="610041" y="4870067"/>
+            <a:ext cx="2129572" cy="624605"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...10 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>92</a:t>
-[...7 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t>people quit their jobs </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1600" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>%</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="7200" dirty="0">
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>in February 2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="100" baseline="30000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" baseline="30000" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent6"/>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
-              <a:effectLst/>
-              <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="TextBox 24">
+          <p:cNvPr id="47" name="TextBox 46">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AB3A40B-A6A3-BD14-F140-C917A61260DC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08E8EFA0-179F-1CAB-E3B2-2DE1D92554FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="864647" y="3327214"/>
-            <a:ext cx="1844095" cy="2388023"/>
+            <a:off x="344489" y="1773238"/>
+            <a:ext cx="10151125" cy="675152"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="529"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
-[...12 lines deleted...]
-              <a:t>1</a:t>
+              <a:rPr lang="en-US" sz="2471" i="1" dirty="0"/>
+              <a:t>Employee turnover impacts a company’s bottom line.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="TextBox 25">
+          <p:cNvPr id="17" name="TextBox 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0232A024-8D5F-E145-B507-B127CCF521D2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB1BB30-9DE8-5F0A-6DC1-C99FC8C0A383}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3323526" y="1950600"/>
-            <a:ext cx="3962400" cy="609600"/>
+            <a:off x="610041" y="3362500"/>
+            <a:ext cx="2129572" cy="624605"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...8 lines deleted...]
-                </a:solidFill>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" kern="100" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Participants say...</a:t>
-            </a:r>
+              <a:t>3.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2471" b="1" kern="100" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3177" b="1" kern="100" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="TextBox 26">
+          <p:cNvPr id="18" name="TextBox 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FB26A8A-68BB-9BFB-0326-82576C1B2A3A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BAC330B-30A1-8EA3-4056-EC9058BE7AF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4265724" y="5005588"/>
-            <a:ext cx="2442398" cy="911731"/>
+            <a:off x="3971139" y="3371688"/>
+            <a:ext cx="2129572" cy="624605"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2471" b="1" kern="100" dirty="0">
+                <a:latin typeface="Georgia"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>think fixed annuities would be valuable in 401(k) plans</a:t>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:t>$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" kern="100" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>1</a:t>
-            </a:r>
+              <a:t>1.0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2471" b="1" kern="100" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>T</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3177" b="1" kern="100" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...26 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="TextBox 28">
+          <p:cNvPr id="19" name="TextBox 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6F4055D-21F5-9E06-0B06-9F525FE1A9AB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA35522A-9DE7-0108-E21B-371B81EB2B46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4608088" y="3117717"/>
-            <a:ext cx="1456295" cy="1700012"/>
+            <a:off x="4078941" y="4870067"/>
+            <a:ext cx="1949824" cy="624605"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...10 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="100" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>92</a:t>
-[...7 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t>in lost productivity annually</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="100" baseline="30000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>%</a:t>
-[...7 lines deleted...]
-            </a:endParaRPr>
+              <a:t>2</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...26 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="TextBox 30">
+          <p:cNvPr id="20" name="TextBox 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7ED6C35-EDDC-DCB7-6AD4-FF8B1219E8E0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{608259CF-18E8-17A0-7B94-D188EC9D19B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7795453" y="3123719"/>
-            <a:ext cx="1456295" cy="1700012"/>
+            <a:off x="7604449" y="3346926"/>
+            <a:ext cx="2891165" cy="624605"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...9 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" kern="100" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>9</a:t>
-[...17 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t>50-200</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" kern="100" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>%</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" dirty="0">
-[...4 lines deleted...]
-              <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" kern="100" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...26 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="TextBox 32">
+          <p:cNvPr id="21" name="TextBox 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CADAF8F-C1C0-6506-5C1F-B3821D63BD62}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44E47ECA-8507-C159-F183-DF1386C285C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10809895" y="3199070"/>
-            <a:ext cx="1456295" cy="1700012"/>
+            <a:off x="7595573" y="4870067"/>
+            <a:ext cx="2900041" cy="736534"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...61 lines deleted...]
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>with target date investments think it would be valuable for these to include a fixed annuity component</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>cost of replacing an employee, percent based on annual salary, depending on their level </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="100" baseline="30000" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>1</a:t>
-[...76 lines deleted...]
-            </a:endParaRPr>
+              <a:t>3</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="497208105"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3663122591"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 4">
+          <p:cNvPr id="5" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA46FA84-E2B3-7AB2-0FE8-5A5EF9A48E7F}"/>
-[...68 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B99D7488-2399-A06A-D260-D464681B059C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9C57F49-A288-FEB3-B5EF-94BBA0BA5714}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Lifetime income solutions: liquidity or longevity?</a:t>
+              <a:t>The relucent retiree</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text Placeholder 5">
+          <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70276377-DB8C-A185-029B-7A5EBCFA7E99}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88EC01DC-D8F4-9EC1-C8BC-3522AD9A05F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="11"/>
+            <p:ph type="body" sz="quarter" idx="23"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr numCol="1"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Data sources: EBRI, </a:t>
-[...7 lines deleted...]
-              <a:t> and TIAA/Nuveen. This comparison represents only a sample of features typically included in the product types when used in the institutional retirement plan market and does not attempt to articulate all options that may be available. Insurance product guarantees are backed by the claims-paying ability of the issuer.</a:t>
+              <a:t>Source: USI. Is Delayed Retirement Impacting Your Bottom Line? 13 May 2025.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="2" name="Table 1">
+          <p:cNvPr id="24" name="Table 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69C32678-9CEB-E62C-5E8B-82B6E7456812}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEB4BEBD-9826-B923-EAAD-E446291293D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3273350164"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="303173075"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="624388" y="1666076"/>
-          <a:ext cx="12618720" cy="4590882"/>
+          <a:off x="334963" y="1773238"/>
+          <a:ext cx="8409304" cy="3593747"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr/>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="2017212">
+                <a:gridCol w="1727102">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="945223757"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="524261183"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1752600">
+                <a:gridCol w="2293082">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2041418264"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="768859964"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2265228">
+                <a:gridCol w="1463040">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1081484316"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="720303074"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2194560">
+                <a:gridCol w="1463040">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3996806387"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3295221914"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2286000">
+                <a:gridCol w="1463040">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2713311962"/>
-[...6 lines deleted...]
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3235366870"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="354112230"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="469366">
-                <a:tc>
+              <a:tr h="548640">
+                <a:tc rowSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Company size</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="161365" marR="80682" marT="40341" marB="80682" anchor="b">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc rowSpan="2">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t># employees </a:t>
+                      </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1400" b="1" i="0" dirty="0">
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="tx2"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
-                          <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                       </a:br>
-                      <a:endParaRPr lang="en-US" sz="1400" b="1" i="0" dirty="0">
-[...6 lines deleted...]
-                      </a:endParaRPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>postponing retirement</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="14232" marR="14232" marT="0" marB="14232" anchor="ctr">
-                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="80682" anchor="b">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnT w="12700" cmpd="sng">
                       <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc gridSpan="3">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Cost/year(s) delaying retirement</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:solidFill>
+                      <a:schemeClr val="accent4"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2585509084"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="403412">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="r"/>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1900" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
-                    <a:noFill/>
+                    <a:solidFill>
+                      <a:srgbClr val="E3E5DC"/>
+                    </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc gridSpan="2">
+                <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" i="0" dirty="0">
+                        <a:rPr lang="en-US" sz="1900" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>EMPHASIZE LIQUIDITY</a:t>
+                        <a:t>3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="14232" marR="14232" marT="14232" marB="14232" anchor="ctr">
-                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
-                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
-                      <a:noFill/>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:schemeClr val="accent1"/>
+                      <a:srgbClr val="E3E5DC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
-                <a:tc hMerge="1">
+                <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
-[...70 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" i="0" dirty="0">
+                        <a:rPr lang="en-US" sz="1900" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
-                          <a:effectLst/>
-[...1 lines deleted...]
-                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>EMPHASIZE LONGEVITY RISK PROTECTION</a:t>
+                        <a:t>5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="34156" marR="34156" marT="17078" marB="17078" anchor="ctr">
-                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="161365" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
                       <a:prstDash val="solid"/>
-                    </a:lnR>
-[...2 lines deleted...]
-                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:schemeClr val="tx2"/>
+                      <a:srgbClr val="E3E5DC"/>
                     </a:solidFill>
-                  </a:tcPr>
-[...86 lines deleted...]
-                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1000977240"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3479591401"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="521234">
+              <a:tr h="880565">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Attribute</a:t>
+                        <a:t>100 people</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1200" dirty="0">
-[...6 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0" anchor="ctr">
-                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="161365" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
-                      <a:prstDash val="solid"/>
-[...2 lines deleted...]
-                      <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="1" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Systematic withdrawals</a:t>
+                        <a:t>3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marB="0" anchor="ctr">
-                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
-                    <a:solidFill>
-[...3 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="1" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Managed payouts</a:t>
+                        <a:t>$150k</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marB="0" anchor="ctr">
-                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
-                    <a:solidFill>
-[...3 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="1" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Guaranteed lifetime withdrawal benefit</a:t>
+                        <a:t>$450k</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marB="0" anchor="ctr">
-                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
-                    <a:solidFill>
-[...3 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="1" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Fixed annuity</a:t>
+                        <a:t>$750k</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marB="0" anchor="ctr">
-                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="161365" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cmpd="sng">
                       <a:noFill/>
-                      <a:prstDash val="solid"/>
-[...2 lines deleted...]
-                      <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
-                    <a:solidFill>
-[...70 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1388739419"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="65500216"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1463040">
+              <a:tr h="880565">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Description</a:t>
+                        <a:t>1,000 people</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1200" dirty="0">
-[...6 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0">
-                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="161365" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
-                      <a:prstDash val="solid"/>
-[...2 lines deleted...]
-                      <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Participant determines amount and frequency of withdrawals from their retirement account until it is empty</a:t>
+                        <a:t>30</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
-                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
-                    <a:solidFill>
-[...3 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Managed account investment manager determines the regularly scheduled payouts, adjusted for market fluctuations, with the goal of helping to ensure funds last through retirement</a:t>
+                        <a:t>$1.5M</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
-                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
-                    <a:solidFill>
-[...3 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Contributions are invested into an insurance separate account and paid out to the retiree as steady withdrawals in retirement, regardless of market fluctuations</a:t>
+                        <a:t>$4.5M</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
-                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
-                    <a:solidFill>
-[...3 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Predetermined interest rate is earned during the participants’ working years. Participant can exchange the fixed annuity for a guaranteed monthly income amount throughout retirement.</a:t>
+                        <a:t>$7.5M</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
-                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="161365" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cmpd="sng">
                       <a:noFill/>
-                      <a:prstDash val="solid"/>
-[...2 lines deleted...]
-                      <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1"/>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
-                    <a:solidFill>
-[...70 lines deleted...]
-                    </a:solidFill>
+                    <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2703750982"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1750498209"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="304800">
+              <a:tr h="880565">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Principal protection</a:t>
+                        <a:t>10,000 people</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1200" dirty="0">
-[...6 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0">
-                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="161365" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
-                      <a:prstDash val="solid"/>
-[...2 lines deleted...]
-                      <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>No</a:t>
+                        <a:t>300</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr anchor="ctr">
-                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...369 lines deleted...]
-                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>No</a:t>
+                        <a:t>$15M</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr anchor="ctr">
-                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...348 lines deleted...]
-                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>No</a:t>
+                        <a:t>$45M</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr anchor="ctr">
-                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...348 lines deleted...]
-                    <a:lnR w="19050" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr algn="ctr"/>
+                      <a:pPr algn="r"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
-[...3 lines deleted...]
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" dirty="0">
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Yes</a:t>
+                        <a:t>$75M</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr anchor="ctr">
-                    <a:lnL w="19050" cap="flat" cmpd="sng" algn="ctr">
+                  <a:tcPr marL="80682" marR="161365" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
-                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:lnR w="12700" cmpd="sng">
                       <a:noFill/>
-                      <a:prstDash val="solid"/>
-[...351 lines deleted...]
-                      <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
-                <a:tc>
-[...343 lines deleted...]
-                </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2348463036"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="945007320"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BFC5669-6F67-A377-E13A-11D9720615A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9436618" y="1773237"/>
+            <a:ext cx="2058697" cy="2879725"/>
+            <a:chOff x="9156699" y="1773237"/>
+            <a:chExt cx="2058697" cy="2879725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="10" name="Group 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92CAFF8C-0D5C-EC35-C3F4-10EB960660FB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9156699" y="1773237"/>
+              <a:ext cx="2058697" cy="2879725"/>
+              <a:chOff x="10919453" y="2410769"/>
+              <a:chExt cx="2333190" cy="3263687"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="Oval 6">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A87A405-27E5-D6B8-B057-B22C9AD2FFDD}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10919453" y="2410769"/>
+                <a:ext cx="2333190" cy="3263687"/>
+              </a:xfrm>
+              <a:prstGeom prst="round1Rect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 30501"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:style>
+              <a:lnRef idx="2">
+                <a:schemeClr val="accent1"/>
+              </a:lnRef>
+              <a:fillRef idx="1">
+                <a:schemeClr val="lt1"/>
+              </a:fillRef>
+              <a:effectRef idx="0">
+                <a:schemeClr val="accent1"/>
+              </a:effectRef>
+              <a:fontRef idx="minor">
+                <a:schemeClr val="dk1"/>
+              </a:fontRef>
+            </p:style>
+            <p:txBody>
+              <a:bodyPr rtlCol="0" anchor="ctr"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr"/>
+                <a:endParaRPr lang="en-US" sz="1588" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="8" name="TextBox 7">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CECE09B4-BC82-FEC7-7E85-9323DE54B7A1}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr txBox="1"/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11233074" y="2813069"/>
+                <a:ext cx="1754581" cy="707887"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3200" b="1" kern="100" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent3"/>
+                    </a:solidFill>
+                    <a:latin typeface="Georgia"/>
+                    <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>$</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="4800" b="1" kern="100" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent3"/>
+                    </a:solidFill>
+                    <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>50</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3200" b="1" kern="100" dirty="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent3"/>
+                    </a:solidFill>
+                    <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>K</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" b="1" kern="100" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="accent3"/>
+                  </a:solidFill>
+                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="TextBox 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABBEDE6F-3166-DBC6-6A11-B7A8128A4921}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9433423" y="3125326"/>
+              <a:ext cx="1548160" cy="624605"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" kern="100" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="bg1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>per employee is what it costs a business each year retirement is delayed </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1600" baseline="30000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2996725483"/>
-[...375 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="468266954"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="818301236"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15" name="Group 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D34A1E9-E44D-B4A0-B3F7-AB519344A6B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="688827" y="1642333"/>
+            <a:ext cx="1630754" cy="3718314"/>
+            <a:chOff x="637455" y="1788406"/>
+            <a:chExt cx="1630754" cy="3718314"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Round Single Corner Rectangle 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66D219DE-AA59-6963-25CA-91CEC340EE2C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="637455" y="1788406"/>
+              <a:ext cx="1630754" cy="1555500"/>
+            </a:xfrm>
+            <a:prstGeom prst="round1Rect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 32343"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="18" name="Straight Connector 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99CE42F4-4B0E-12CB-417C-207BD57F0F6B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="637455" y="1788406"/>
+              <a:ext cx="0" cy="3718314"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="12700">
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Rectangle 22">
+          <p:cNvPr id="12" name="TextBox 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE936346-BAEC-CB0D-D0D5-C94D9423620E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E18E6EB-27DA-0689-51C7-CA96D7EA001D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1511135"/>
-            <a:ext cx="13817600" cy="2368634"/>
+            <a:off x="966096" y="4026603"/>
+            <a:ext cx="4026525" cy="1766083"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...3 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...52 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" lvl="2">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1770" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Tax preferential savings plans</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="2">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1770" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Focused on accumulation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="2">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1770" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Standard menus design</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="2">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1770" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Traditional investment options</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80CDFB7A-E510-2772-492D-00AEE7D51E5B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D5B62C9-ABCA-5475-4A4C-1450E96C1C84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Annuities: myth vs. reality</a:t>
+              <a:t>A tale of two retirement plans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4">
+          <p:cNvPr id="16" name="Text Placeholder 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2CF7A8F-C4C0-C9A0-FC16-81A9F7C9AFE3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74E8E8EC-7851-FF26-AEBF-132C4C6C10DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="11"/>
+            <p:ph type="body" sz="quarter" idx="23"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74CB672-3063-7EA3-9600-0E3417BE9834}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1255290" y="1958501"/>
+            <a:ext cx="709528" cy="874535"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
+          <p:cNvPr id="13" name="TextBox 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74B0F12C-B4D3-E0EE-FA1F-29D0D3755441}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ABC2C4E-871C-9DD8-051D-9009ED2ACE6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2644975" y="2117099"/>
-            <a:ext cx="2290415" cy="1078175"/>
+            <a:off x="966097" y="3514001"/>
+            <a:ext cx="2479407" cy="470319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
-[...6 lines deleted...]
-              <a:t>Annuities are restrictive, with little to no flexibility.</a:t>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>Savings plans</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21" name="Group 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A40FF0FC-DC71-AC8C-375F-3B1BF1C55D3C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5951292" y="1642333"/>
+            <a:ext cx="1630754" cy="3718314"/>
+            <a:chOff x="637455" y="1788406"/>
+            <a:chExt cx="1630754" cy="3718314"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Round Single Corner Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7C0AD24-28C0-5A9F-8BE8-4254A24E9798}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="637455" y="1788406"/>
+              <a:ext cx="1630754" cy="1555500"/>
+            </a:xfrm>
+            <a:prstGeom prst="round1Rect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 32343"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="23" name="Straight Connector 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1B88B1F-63C8-3847-7782-2773E8F7DD0A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="637455" y="1788406"/>
+              <a:ext cx="0" cy="3718314"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="12700">
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Graphic 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6B2E9AA-DB89-76C7-D0F6-D539403C5B65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6404361" y="2045955"/>
+            <a:ext cx="724616" cy="771874"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
+          <p:cNvPr id="24" name="TextBox 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E86B67B-2566-41CD-374A-446E6B17D4D0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E30667E8-77A9-C2A3-6F1C-C1AD5B1FB4F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2644975" y="4329863"/>
-            <a:ext cx="2596331" cy="1447800"/>
+            <a:off x="6321867" y="4026603"/>
+            <a:ext cx="4445659" cy="1766083"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="2">
+              <a:spcAft>
+                <a:spcPts val="1059"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1765" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Spans accumulation and decumulation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="2">
+              <a:spcAft>
+                <a:spcPts val="1059"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1765" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Provides lifetime income</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="2">
+              <a:spcAft>
+                <a:spcPts val="1059"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1765" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Integrates holistic financial wellness</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{772A7F7C-FAC2-CFD7-8817-00F43E475C0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6321868" y="3514001"/>
+            <a:ext cx="2479407" cy="470319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="529"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" dirty="0">
-[...531 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>Retirement plans </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="193716536"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4033609671"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="9" name="Table 8"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="983112924"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="3277945" y="1849696"/>
+          <a:ext cx="8579092" cy="3840480"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr>
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="746285">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="210872220"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="7832807">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="389255491"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="640080">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="263746"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:uLnTx/>
+                        <a:uFillTx/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="263746"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:uLnTx/>
+                          <a:uFillTx/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Does the plan want to be a savings plan or a retirement plan? Why?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="224358607"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="640080">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="263746"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:uLnTx/>
+                        <a:uFillTx/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="263746"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:uLnTx/>
+                          <a:uFillTx/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>How will they define/redefine their success measurements?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="138054551"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="640080">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="263746"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:uLnTx/>
+                        <a:uFillTx/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="263746"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:uLnTx/>
+                          <a:uFillTx/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Does the plan have fiduciary alignment across the committee?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2357182810"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="640080">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="263746"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:uLnTx/>
+                        <a:uFillTx/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="263746"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:uLnTx/>
+                          <a:uFillTx/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>How will the plan optimize their client communications strategy?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2135671456"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="640080">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="263746"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:uLnTx/>
+                        <a:uFillTx/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="263746"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:uLnTx/>
+                          <a:uFillTx/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>How will lifetime income align with the existing investment structure?</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3834522663"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="640080">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="263746"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:uLnTx/>
+                        <a:uFillTx/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="76200" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="2400"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
+                        <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="263746"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:uLnTx/>
+                          <a:uFillTx/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Will changes be needed to the plan documents/IPS? </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="80682" marR="80682" marT="40341" marB="40341" anchor="ctr">
+                    <a:lnL w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR w="12700" cmpd="sng">
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="76200" cap="flat" cmpd="sng" algn="ctr">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:lnTlToBr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnTlToBr>
+                    <a:lnBlToTr w="12700" cmpd="sng">
+                      <a:noFill/>
+                      <a:prstDash val="solid"/>
+                    </a:lnBlToTr>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4131778059"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 6">
+          <p:cNvPr id="10" name="Round Single Corner Rectangle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E427CA00-56E7-6797-4516-87FE53A84F8F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45DE2D01-3CF2-4662-0E59-978F3B3BA6D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2057400"/>
-            <a:ext cx="13817600" cy="4353857"/>
+            <a:off x="628480" y="1990505"/>
+            <a:ext cx="2035874" cy="2035874"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 27896"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg1">
-[...154 lines deleted...]
-            <a:schemeClr val="accent6"/>
+            <a:schemeClr val="accent4"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
-[...462 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="1588" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="20" name="Straight Connector 19">
+          <p:cNvPr id="16" name="Straight Connector 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57AF37A6-FDE6-F90D-EAA7-0A9F3F657C0A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB0C02FD-C239-EDE1-5B50-64F8E0B1C55F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="10" idx="3"/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3632200" y="2957350"/>
-            <a:ext cx="0" cy="2529050"/>
+            <a:off x="2664354" y="3008442"/>
+            <a:ext cx="613591" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="bg1">
-[...1 lines deleted...]
-              </a:schemeClr>
+              <a:schemeClr val="accent6"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="21" name="Straight Connector 20">
+          <p:cNvPr id="17" name="Straight Connector 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F62DD5B7-1907-58ED-3D42-EBE12E902666}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C3F220B-F032-972A-CF39-CA65EE063F9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7325426" y="2957350"/>
-            <a:ext cx="0" cy="2529050"/>
+            <a:off x="3287713" y="1932732"/>
+            <a:ext cx="0" cy="3757444"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
-              <a:schemeClr val="bg1">
-[...1 lines deleted...]
-              </a:schemeClr>
+              <a:schemeClr val="accent6"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="22" name="Straight Connector 21">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{654821DB-D897-9BB1-BB7F-8517A738FAC5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BA43917-13E1-4E75-A8D0-85ED13224525}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr/>
-[...1 lines deleted...]
-        </p:nvCxnSpPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10274639" y="2957350"/>
-            <a:ext cx="0" cy="2529050"/>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
           </a:xfrm>
-          <a:prstGeom prst="line">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Client conversations</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15F5C96D-ADCF-F118-EEB1-D0C66A347BAE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628480" y="4182316"/>
+            <a:ext cx="2035874" cy="941294"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1588" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>THE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1765" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2824" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Plan </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2647" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22" name="Group 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9833F1B3-DE06-3C52-4CB3-E92BB8AD5CF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3557367" y="2005817"/>
+            <a:ext cx="245756" cy="3543920"/>
+            <a:chOff x="3557367" y="2005817"/>
+            <a:chExt cx="245756" cy="3543920"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Triangle 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE3A9C0F-EEF8-440C-9755-F738FDFA788D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3504843" y="2058341"/>
+              <a:ext cx="350803" cy="245756"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:schemeClr val="bg1">
-[...1 lines deleted...]
-              </a:schemeClr>
+              <a:schemeClr val="accent3"/>
             </a:solidFill>
-          </a:ln>
-          <a:effectLst/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Triangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD5F6EB2-AAC8-84AC-56F4-EF915F6E831D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3504843" y="2696964"/>
+              <a:ext cx="350803" cy="245756"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Triangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D40F5AB-AB56-ECED-7050-219CCBED9195}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3504843" y="3335587"/>
+              <a:ext cx="350803" cy="245756"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Triangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80C4ED1B-A791-0E34-40AD-E6A644415A65}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3504843" y="3974210"/>
+              <a:ext cx="350803" cy="245756"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Triangle 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C362BF0-ED11-2605-121E-B71D2EE24DB5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3504843" y="4612833"/>
+              <a:ext cx="350803" cy="245756"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Triangle 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A273C9D9-63F3-4862-C0F7-9C67A8CBC91F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3504843" y="5251458"/>
+              <a:ext cx="350803" cy="245756"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Graphic 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8599D6E7-F003-912D-5B92-631C0F3985C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1225748" y="2528900"/>
+            <a:ext cx="913428" cy="924355"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:style>
-[...13 lines deleted...]
-      </p:cxnSp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3136028500"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3258659347"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Content Placeholder 7">
-[...110 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64849D86-F332-4A7C-909D-6264615BC5A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Important information</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49C0D39A-1B80-9FAF-47A4-CB12CC8E4D56}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="1773237"/>
+            <a:ext cx="11522074" cy="4787899"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" dirty="0"/>
+              <a:t>Any guarantees are backed by the claims-paying ability of the issuing company. Annuity contracts and certificates are issued by Teachers Insurance and Annuity Association of America (TIAA). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" dirty="0"/>
+              <a:t>The views and opinions expressed are for informational and educational purposes only as of the date of production/writing and may change without notice at any time based on numerous factors, such as market or other conditions, legal and regulatory developments, additional risks and uncertainties and may not come to pass. This material may contain “forward-looking” information that is not purely historical in nature. Such information may include, among other things, projections, forecasts, estimates of market returns, and proposed or expected portfolio composition. Any changes to assumptions that may have been made in preparing this material could have a material impact on the information presented herein by way of example. Past performance is no guarantee of future results. Investing involves risk; principal loss is possible.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" dirty="0"/>
+              <a:t>This material is not intended to be a recommendation or investment advice, does not constitute a solicitation to buy, sell or hold a security or an investment strategy, and is not provided in a fiduciary capacity. The information provided does not take into account the specific objectives or circumstances of any particular investor or suggest any specific course of action. Investment decisions should be made based on an investor’s objectives and circumstances and in consultation with his or her financial professionals. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" dirty="0"/>
+              <a:t>Please note that this information should not replace a client’s consultation with a tax professional regarding their tax situation. Nuveen is not a tax advisor. Clients should consult their professional advisors before making any tax or investment decisions. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" dirty="0"/>
+              <a:t>Nuveen, LLC provides investment solutions through its investment specialists.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>5655569 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="555445747"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3951970720"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="2017_Nuveen_PPT_Onscreen">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Nuveen 2025">
   <a:themeElements>
-    <a:clrScheme name="Nuveen 2017">
+    <a:clrScheme name="Custom 5">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="00313C"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="263746"/>
+        <a:srgbClr val="00313C"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="008FBE"/>
+        <a:srgbClr val="BABCBC"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="008FBE"/>
+        <a:srgbClr val="FF8D19"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="075156"/>
+        <a:srgbClr val="00313C"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="00AD97"/>
+        <a:srgbClr val="C3D62E"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="6EAFBD"/>
+        <a:srgbClr val="00AD97"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="25B34B"/>
+        <a:srgbClr val="BABCBC"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="C3D62E"/>
+        <a:srgbClr val="747476"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="2B8B9D"/>
+        <a:srgbClr val="FF8D19"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="00B097"/>
+        <a:srgbClr val="FF8D19"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Georgia">
       <a:majorFont>
-        <a:latin typeface="Georgia"/>
+        <a:latin typeface="Georgia" panose="02040502050405020303"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="돋움"/>
         <a:font script="Hans" typeface="方正舒体"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Georgia"/>
+        <a:latin typeface="Georgia" panose="02040502050405020303"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="돋움"/>
         <a:font script="Hans" typeface="方正舒体"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
     <a:spDef>
       <a:spPr>
-        <a:noFill/>
+        <a:solidFill>
+          <a:schemeClr val="accent2"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </a:spPr>
       <a:bodyPr rtlCol="0" anchor="ctr"/>
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr/>
         </a:defPPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="2">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
-          <a:schemeClr val="lt1"/>
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="dk1"/>
+          <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr>
-        <a:ln w="12700">
+        <a:ln w="9525">
           <a:solidFill>
-            <a:schemeClr val="bg1">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
         </a:ln>
-        <a:effectLst/>
       </a:spPr>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
     <a:txDef>
       <a:spPr>
         <a:noFill/>
       </a:spPr>
       <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
         <a:noAutofit/>
       </a:bodyPr>
       <a:lstStyle>
-        <a:defPPr>
-[...7 lines deleted...]
-          </a:defRPr>
+        <a:defPPr algn="l">
+          <a:defRPr sz="1300" dirty="0" smtClean="0"/>
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:custClrLst>
+    <a:custClr name="Clementine">
+      <a:srgbClr val="FF8D19"/>
+    </a:custClr>
+    <a:custClr name="Clementine 02">
+      <a:srgbClr val="FFC764"/>
+    </a:custClr>
+    <a:custClr name="Clementine 03">
+      <a:srgbClr val="BC4C00"/>
+    </a:custClr>
+    <a:custClr name="Clementine 04">
+      <a:srgbClr val="662A14"/>
+    </a:custClr>
+    <a:custClr name="Clementine Complement 01">
+      <a:srgbClr val="E9E2D5"/>
+    </a:custClr>
+    <a:custClr name="Clementine Complement 02">
+      <a:srgbClr val="898179"/>
+    </a:custClr>
+    <a:custClr name="Cloud">
+      <a:srgbClr val="00313C"/>
+    </a:custClr>
+    <a:custClr name="Cloud 02">
+      <a:srgbClr val="B0E7EA"/>
+    </a:custClr>
+    <a:custClr name="Cloud 03">
+      <a:srgbClr val="40C5D3"/>
+    </a:custClr>
+    <a:custClr name="Cloud 04">
+      <a:srgbClr val="02889E"/>
+    </a:custClr>
+    <a:custClr name="Cloud Complement 01">
+      <a:srgbClr val="BABCBC"/>
+    </a:custClr>
+    <a:custClr name="Cloud Complement 02">
+      <a:srgbClr val="8A8A8D"/>
+    </a:custClr>
+    <a:custClr name="Prairie">
+      <a:srgbClr val="C3D62E"/>
+    </a:custClr>
+    <a:custClr name="Prairie 02">
+      <a:srgbClr val="D9F270"/>
+    </a:custClr>
+    <a:custClr name="Prairie 03">
+      <a:srgbClr val="859910"/>
+    </a:custClr>
+    <a:custClr name="Prairie 04">
+      <a:srgbClr val="46560D"/>
+    </a:custClr>
+    <a:custClr name="Prairie Complement 01">
+      <a:srgbClr val="E3E5DC"/>
+    </a:custClr>
+    <a:custClr name="Prairie Complement 02">
+      <a:srgbClr val="B1B2A1"/>
+    </a:custClr>
+    <a:custClr name="Marine">
+      <a:srgbClr val="00AD97"/>
+    </a:custClr>
+  </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="2017_Nuveen_PPT_Onscreen.potx" id="{196601DE-38E0-41B7-9754-FAD2EE04D059}" vid="{C507750E-3849-42A7-B99B-BD106287085F}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Nuveen_PPT Template_16x9_Final[83]  -  Read-Only" id="{CF904060-16A5-6947-BEBA-72303D7D0664}" vid="{30E2AADF-94E2-734E-AAD8-E354FEACFF74}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps10.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableList UniqueId="a400f88a-be79-439b-a337-eb493d34772c" Name="System" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="3212513f-f2eb-4a85-af0c-6892ded4430d" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
-[...10 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableList UniqueId="b16e8b46-63c1-41de-abf6-95a1bb231472" Name="AD_HOC" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="104f7408-1a6c-449c-975a-d78c9d4d08e0" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="383c6cdf-da49-48e2-9624-06d20b59bcdf" xmlns:ns3="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cbea643140bd1523cd3684fdf2326283" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F6B2A694DC5E944B06B92ADB42E3817" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6aaea15319e716a2c7e552a053d098fd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="383c6cdf-da49-48e2-9624-06d20b59bcdf" xmlns:ns3="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac60e5b41c9c43f684fddf2187b49ce2" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
     <xsd:import namespace="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="383c6cdf-da49-48e2-9624-06d20b59bcdf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6f051e93-a185-415f-b6e1-484cc9e84e9f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
@@ -19441,50 +21518,60 @@
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17e8c4de-8ece-423e-a551-713115edcbf2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -19584,238 +21671,193 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="383c6cdf-da49-48e2-9624-06d20b59bcdf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3B68DCE-D801-4F72-B8AE-16972F95BADD}">
-[...5 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{045EC7DC-DE46-48B1-AE89-943B7F35128A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E07766-954C-4F5B-858C-DA73861D4041}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD09646C-9A91-4131-98F8-9D696B22B855}">
-[...29 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F66B1DC-E706-44A5-9D6E-C3281CCC73EC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39B7A174-72E4-48C8-9CB6-563CF6A3EF10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
     <ds:schemaRef ds:uri="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40F25F6E-F08D-4CC7-9041-C833639A11C2}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07EC78B1-9771-4640-B6F5-2AE819F61495}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>2017_Nuveen_PPT_Onscreen</Template>
+  <Template>Nuveen 2025</Template>
   <TotalTime></TotalTime>
-  <Words>2110</Words>
+  <Words>1161</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>145</Paragraphs>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>117</Paragraphs>
   <Slides>7</Slides>
-  <Notes>7</Notes>
+  <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="8" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Embedded OLE Servers</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Narrow</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Georgia</vt:lpstr>
+      <vt:lpstr>Google Sans</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
-      <vt:lpstr>Wingdings</vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>Next steps</vt:lpstr>
+      <vt:lpstr>System Font Regular</vt:lpstr>
+      <vt:lpstr>Nuveen 2025</vt:lpstr>
+      <vt:lpstr>Consider why plan sponsors offer a retirement plan</vt:lpstr>
+      <vt:lpstr>Why do plan sponsors offer a retirement plan?</vt:lpstr>
+      <vt:lpstr>Why it’s important to recruit, retain and retire</vt:lpstr>
+      <vt:lpstr>The relucent retiree</vt:lpstr>
+      <vt:lpstr>A tale of two retirement plans</vt:lpstr>
+      <vt:lpstr>Client conversations</vt:lpstr>
       <vt:lpstr>Important information</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>RR Donnelley</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Title of presentation</dc:title>
-  <dc:creator>RR Donnelley</dc:creator>
+  <dc:title/>
+  <dc:creator>Carlson, Kris</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6c2268aa-3916-486c-aa2c-ecdcbdaee62c_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009F6B2A694DC5E944B06B92ADB42E3817</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6c2268aa-3916-486c-aa2c-ecdcbdaee62c_SetDate">
-    <vt:lpwstr>2023-09-28T20:04:13Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_SetDate">
+    <vt:lpwstr>2026-06-25T20:56:57Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6c2268aa-3916-486c-aa2c-ecdcbdaee62c_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6c2268aa-3916-486c-aa2c-ecdcbdaee62c_Name">
-    <vt:lpwstr>TIAA-Sensitivity-Confidential-Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Name">
+    <vt:lpwstr>TIAA-Sensitivity-Public-Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6c2268aa-3916-486c-aa2c-ecdcbdaee62c_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_SiteId">
     <vt:lpwstr>67080e55-9c90-409b-9421-7fab7df8331b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6c2268aa-3916-486c-aa2c-ecdcbdaee62c_ActionId">
-    <vt:lpwstr>36fb27fa-f776-4cd6-9703-17845dfb9a85</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_ActionId">
+    <vt:lpwstr>130142a8-3615-4907-83fc-bae5e2979411</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6c2268aa-3916-486c-aa2c-ecdcbdaee62c_ContentBits">
-    <vt:lpwstr>2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterLocations">
-[...6 lines deleted...]
-    <vt:lpwstr>0x0101009F6B2A694DC5E944B06B92ADB42E3817</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>