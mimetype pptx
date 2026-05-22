--- v0 (2026-02-21)
+++ v1 (2026-05-22)
@@ -41,91 +41,92 @@
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId11"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId20"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="696" r:id="rId12"/>
     <p:sldId id="261" r:id="rId13"/>
     <p:sldId id="257" r:id="rId14"/>
     <p:sldId id="1268" r:id="rId15"/>
     <p:sldId id="259" r:id="rId16"/>
     <p:sldId id="1267" r:id="rId17"/>
     <p:sldId id="263" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="13817600" cy="7772400"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:custDataLst>
+    <p:custData r:id="rId4"/>
+    <p:custData r:id="rId5"/>
+    <p:custData r:id="rId6"/>
+    <p:custData r:id="rId7"/>
     <p:custData r:id="rId8"/>
-    <p:custData r:id="rId6"/>
-[...1 lines deleted...]
-    <p:custData r:id="rId2"/>
+    <p:custData r:id="rId9"/>
     <p:custData r:id="rId10"/>
-    <p:custData r:id="rId9"/>
-    <p:custData r:id="rId7"/>
     <p:tags r:id="rId21"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="2006" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="509412" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="2006" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -1521,108 +1522,168 @@
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="5266" autoAdjust="0"/>
-    <p:restoredTop sz="63516" autoAdjust="0"/>
+    <p:restoredTop sz="96288" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToObjects="1" showGuides="1">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="26" d="100"/>
-          <a:sy n="26" d="100"/>
+          <a:sx n="50" d="100"/>
+          <a:sy n="50" d="100"/>
         </p:scale>
-        <p:origin x="1824" y="45"/>
+        <p:origin x="-123" y="21"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3888"/>
         <p:guide pos="4352"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-339"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="68" d="100"/>
           <a:sy n="68" d="100"/>
         </p:scale>
         <p:origin x="2724" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2832"/>
         <p:guide pos="2376"/>
         <p:guide orient="horz" pos="2928"/>
         <p:guide pos="2208"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}"/>
+    <pc:docChg chg="">
+      <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}" dt="2024-01-31T21:19:11.534" v="2"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="delCm">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}" dt="2024-01-31T21:19:11.534" v="2"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3713015546" sldId="261"/>
+        </pc:sldMkLst>
+        <pc:extLst>
+          <p:ext xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" uri="{D6D511B9-2390-475A-947B-AFAB55BFBCF1}">
+            <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="del">
+              <pc226:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}" dt="2024-01-31T21:19:09.383" v="1"/>
+              <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
+                <pc:docMk/>
+                <pc:sldMk cId="3713015546" sldId="261"/>
+                <pc2:cmMk id="{918CE86D-2B37-42E2-A9CB-FB3CB82EF550}"/>
+              </pc2:cmMkLst>
+            </pc226:cmChg>
+            <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="del">
+              <pc226:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}" dt="2024-01-31T21:19:11.534" v="2"/>
+              <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
+                <pc:docMk/>
+                <pc:sldMk cId="3713015546" sldId="261"/>
+                <pc2:cmMk id="{6AA51A7E-E619-4CED-83B4-2EC427AF957D}"/>
+              </pc2:cmMkLst>
+            </pc226:cmChg>
+          </p:ext>
+        </pc:extLst>
+      </pc:sldChg>
+      <pc:sldChg chg="delCm">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}" dt="2024-01-31T21:19:04.579" v="0"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2892279137" sldId="263"/>
+        </pc:sldMkLst>
+        <pc:extLst>
+          <p:ext xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" uri="{D6D511B9-2390-475A-947B-AFAB55BFBCF1}">
+            <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="del">
+              <pc226:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}" dt="2024-01-31T21:19:04.579" v="0"/>
+              <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
+                <pc:docMk/>
+                <pc:sldMk cId="2892279137" sldId="263"/>
+                <pc2:cmMk id="{9260D185-7312-493C-A75D-396FC1C20427}"/>
+              </pc2:cmMkLst>
+            </pc226:cmChg>
+          </p:ext>
+        </pc:extLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
@@ -2647,51 +2708,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970939" y="0"/>
             <a:ext cx="3037840" cy="464820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{84A12E58-8FC3-8547-9F9B-3A01EB113CB3}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/12/2024</a:t>
+              <a:t>1/31/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8829967"/>
             <a:ext cx="3037840" cy="464820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2819,51 +2880,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970939" y="0"/>
             <a:ext cx="3037840" cy="464820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E87FA6A0-8E5C-564C-9788-458373FD8A8F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/12/2024</a:t>
+              <a:t>1/31/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="406400" y="695325"/>
             <a:ext cx="6197600" cy="3487738"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3941,97 +4002,50 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:tabLst>
                 <a:tab pos="457200" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>There are three options when it comes to options emphasizing liquidity:</a:t>
-[...45 lines deleted...]
-              </a:rPr>
               <a:t>Our first option is </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>systematic withdrawal</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> which allows automated payments from an investment account. While the payments are not guaranteed, the accountholder has full access to the balance of the account. This option offers potential for growth, but the balance is exposed to market volatility. It’s possible that the account will run out of funds in retirement, and there is no insurance protection or guarantees.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
@@ -4218,295 +4232,193 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Now let’s review the three retirement income options that help to offset longevity risk.</a:t>
+              <a:t>Our first option is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>systematic withdrawal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> which allows automated payments from an investment account. While the payments are not guaranteed, the accountholder has full access to the balance of the account. This option offers potential for growth, but the balance is exposed to market volatility. It’s possible that the account will run out of funds in retirement, and there is no insurance protection or guarantees.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
-              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>A </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>deferred fixed annuity</a:t>
+              <a:t>managed payout fund</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> provides guaranteed returns during accumulation and guaranteed lifetime income during retirement. This solution potentially offers lower portfolio fees and less risk of market volatility. The accountholder has full access to the account balance prior to annuitization but loses liquidity once the assets are annuitized. The investor enjoys guaranteed returns while saving, and there’s even the potential for increased income payments in retirement. This type of annuity guarantees the retiree will receive guaranteed lifetime income. </a:t>
+              <a:t> is a professional managed investment – typically within a mutual fund or Collective Investment Trust. It provides the accountholder regular income payments that can fluctuate and not guaranteed. As an actively managed fund, the participant has full access to the account balance. There is the potential for growth in retirement. On the flip side, fees can run high. The balance is exposed to market volatility. The account could run out during retirement. This type of investment does not offers insurance protection or guarantees.</a:t>
             </a:r>
-            <a:r>
-[...16 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:effectLst/>
-              <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:latin typeface="+mn-lt"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>A deferred income annuity </a:t>
+              <a:t>A guaranteed minimum withdrawal benefit (GMWB) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>provides guaranteed income at a future date, the account balance can be annuitized into a variable or fixed annuity. This solution also offers the potential for lower portfolio fees and less risk of market volatility. Investors are guaranteed income for life and could even experience higher payout rates. The participant loses liquidity once the assets are annuitized, and it isn’t possible to withdrawal fund prior payments beginning.</a:t>
+              <a:t>guarantees a specified percentage of withdrawal from the participant’s accumulated balance which is invested in an underlying portfolio. Once the account balance is exhausted, the provider guarantees a payout for life. The account holder has full access to its investment. There is the possibility of a minimum guaranteed return while saving, backed by the claims-paying ability of the issuer. This is the only investment among retirement income options offering liquidity that guarantees income for life.</a:t>
             </a:r>
-          </a:p>
-[...106 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FCE4A755-847A-4967-AC15-9A2371C18CD3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -6306,51 +6218,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23DB8F18-705F-7FBC-5D9B-F0B3C1586E52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C96E21CC-CC87-463E-A948-55FFF6E3CC3F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/12/2024</a:t>
+              <a:t>1/31/2024</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20207AB5-C936-4FB0-8CC0-20AD8005AD05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16151,50 +16063,74 @@
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="383c6cdf-da49-48e2-9624-06d20b59bcdf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item10.xml><?xml version="1.0" encoding="utf-8"?>
+<VariableList UniqueId="acdb8de2-aa95-4b5a-abf4-225afedb3ab8" Name="AD_HOC" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="d9fae784-ff38-4b9b-882e-a4535576163f" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F6B2A694DC5E944B06B92ADB42E3817" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6e939a775cfb246fb4eeea5615826a3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="383c6cdf-da49-48e2-9624-06d20b59bcdf" xmlns:ns3="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="306eb8b8c693a071391a43f7b5e6511b" ns2:_="" ns3:_="">
     <xsd:import namespace="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
     <xsd:import namespace="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -16385,192 +16321,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item10.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableListDefinition name="Computed" displayName="Computed" id="de834aeb-bd44-4089-8038-5b4a019d8800" isdomainofvalue="False" dataSourceId="ae80eb18-0a83-4dd8-992b-211a5c094733"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<VariableListDefinition name="AD_HOC" displayName="AD_HOC" id="acdb8de2-aa95-4b5a-abf4-225afedb3ab8" isdomainofvalue="False" dataSourceId="d9fae784-ff38-4b9b-882e-a4535576163f"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<VariableList UniqueId="de834aeb-bd44-4089-8038-5b4a019d8800" Name="Computed" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="ae80eb18-0a83-4dd8-992b-211a5c094733" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<AllExternalAdhocVariableMappings/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <VariableList UniqueId="b90f325b-8a2a-4267-b36a-5500f53d313c" Name="System" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="76edb617-2cb3-4681-9c95-773c3605391b" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableListDefinition name="AD_HOC" displayName="AD_HOC" id="acdb8de2-aa95-4b5a-abf4-225afedb3ab8" isdomainofvalue="False" dataSourceId="d9fae784-ff38-4b9b-882e-a4535576163f"/>
+<VariableListDefinition name="Computed" displayName="Computed" id="de834aeb-bd44-4089-8038-5b4a019d8800" isdomainofvalue="False" dataSourceId="ae80eb18-0a83-4dd8-992b-211a5c094733"/>
 </file>
 
 <file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
 <VariableListDefinition name="System" displayName="System" id="b90f325b-8a2a-4267-b36a-5500f53d313c" isdomainofvalue="False" dataSourceId="76edb617-2cb3-4681-9c95-773c3605391b"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E105E134-A82E-446B-9121-F4188C0FB02C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86C9C98F-82D8-4EDA-AD19-46B1881F2198}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C0AB1E0-5DEA-41FD-9612-54E3CD0BBC99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5738604B-CA50-49F3-A7E2-501195ED52CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
     <ds:schemaRef ds:uri="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43E51312-24DF-4CC0-8F60-F5280E034898}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C4B7820-2B6E-4CB5-8CE1-A0DB54FF6CD7}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7761FFF8-68E2-490A-9229-13C3571418A5}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{923EE239-A388-4093-8DBA-FCABE46A8695}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13EE32C5-D2DD-4FAF-B5D1-DB251C0AB0A7}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...41 lines deleted...]
-
 <file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C4B7820-2B6E-4CB5-8CE1-A0DB54FF6CD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43E51312-24DF-4CC0-8F60-F5280E034898}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85A4F7D-4B55-416F-B1CB-0500983C5B36}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>2017_Nuveen_PPT_Onscreen</Template>
   <TotalTime></TotalTime>
-  <Words>1871</Words>
+  <Words>1797</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>153</Paragraphs>
+  <Paragraphs>149</Paragraphs>
   <Slides>7</Slides>
   <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Embedded OLE Servers</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>