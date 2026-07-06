--- v1 (2026-05-22)
+++ v2 (2026-07-06)
@@ -1,334 +1,268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps10.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
-  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId11"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId19"/>
+    <p:notesMasterId r:id="rId12"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId20"/>
+    <p:handoutMasterId r:id="rId13"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="696" r:id="rId12"/>
-[...5 lines deleted...]
-    <p:sldId id="263" r:id="rId18"/>
+    <p:sldId id="2142533514" r:id="rId5"/>
+    <p:sldId id="2142533502" r:id="rId6"/>
+    <p:sldId id="2142533484" r:id="rId7"/>
+    <p:sldId id="2142533503" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="2142533504" r:id="rId10"/>
+    <p:sldId id="278" r:id="rId11"/>
   </p:sldIdLst>
-  <p:sldSz cx="13817600" cy="7772400"/>
-[...10 lines deleted...]
-  </p:custDataLst>
+  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="509412" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="1018824" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1528237" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="2037649" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2547061" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="3056473" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3565886" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="4075298" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2006" kern="1200">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...10 lines deleted...]
-      </p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
-      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...20 lines deleted...]
-      </p15:notesGuideLst>
+      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
-  <p188:author id="{F5060DF3-158E-5283-7FE9-2F5F17A3D807}" name="Munday, Elizabeth" initials="ME" userId="S::Elizabeth.Munday@tiaa.org::a921ee34-f531-4ed8-8387-754c22030bb5" providerId="AD"/>
+  <p188:author id="{0874216E-E602-B0BD-016A-F4C7E798A71B}" name="Jackson Wallace" initials="JW" userId="68c8ae1f83035392" providerId="Windows Live"/>
 </p188:authorLst>
-</file>
-[...11 lines deleted...]
-</p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
-  <p:clrMru>
-[...10 lines deleted...]
-  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{53667C65-06F3-4947-B75C-5F7EA5B4FEE4}" v="2" dt="2026-06-30T18:27:24.271"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -466,2845 +400,1221 @@
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
-  <a:tblStyle styleId="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}" styleName="Light Style 1 - Accent 1">
-[...1047 lines deleted...]
-  </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
-[...1 lines deleted...]
-    <p:restoredTop sz="96288" autoAdjust="0"/>
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="5070"/>
+    <p:restoredTop sz="97419"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToObjects="1" showGuides="1">
-      <p:cViewPr>
+    <p:cSldViewPr snapToGrid="0" showGuides="1">
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="50" d="100"/>
-          <a:sy n="50" d="100"/>
+          <a:sx n="57" d="100"/>
+          <a:sy n="57" d="100"/>
         </p:scale>
-        <p:origin x="-123" y="21"/>
+        <p:origin x="824" y="44"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="100" d="100"/>
-        <a:sy n="100" d="100"/>
+        <a:sx n="185" d="100"/>
+        <a:sy n="185" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
-    <p:cViewPr varScale="1">
+    <p:cViewPr>
       <p:scale>
-        <a:sx n="1" d="1"/>
-        <a:sy n="1" d="1"/>
+        <a:sx n="80" d="100"/>
+        <a:sy n="80" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
-    <p:cSldViewPr snapToObjects="1">
+    <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="68" d="100"/>
-          <a:sy n="68" d="100"/>
+          <a:sx n="159" d="100"/>
+          <a:sy n="159" d="100"/>
         </p:scale>
-        <p:origin x="2724" y="72"/>
+        <p:origin x="6824" y="200"/>
       </p:cViewPr>
-      <p:guideLst>
-[...4 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}" dt="2024-01-31T21:19:11.534" v="2"/>
+    <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}"/>
+    <pc:docChg chg="delSld modSld">
+      <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-30T18:27:29.024" v="7" actId="255"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="delCm">
-        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}" dt="2024-01-31T21:19:11.534" v="2"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:15.985" v="1" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3713015546" sldId="261"/>
+          <pc:sldMk cId="3085886972" sldId="262"/>
         </pc:sldMkLst>
-        <pc:extLst>
-[...18 lines deleted...]
-        </pc:extLst>
       </pc:sldChg>
-      <pc:sldChg chg="delCm">
-        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{CD7EBD9E-7337-495A-A10D-A62D2BC39F29}" dt="2024-01-31T21:19:04.579" v="0"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:15.985" v="1" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2892279137" sldId="263"/>
+          <pc:sldMk cId="298233157" sldId="265"/>
         </pc:sldMkLst>
-        <pc:extLst>
-[...10 lines deleted...]
-        </pc:extLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:15.985" v="1" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3002037123" sldId="266"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-30T18:27:29.024" v="7" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3951970720" sldId="278"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-30T18:27:29.024" v="7" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3951970720" sldId="278"/>
+            <ac:spMk id="4" creationId="{49C0D39A-1B80-9FAF-47A4-CB12CC8E4D56}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3258659347" sldId="1038"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="198085817" sldId="2142533486"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2632720137" sldId="2142533488"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="308799473" sldId="2142533489"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="648135163" sldId="2142533491"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3248478917" sldId="2142533492"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="547209104" sldId="2142533493"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4033609671" sldId="2142533494"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:15.985" v="1" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2454043957" sldId="2142533495"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:15.985" v="1" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4118629974" sldId="2142533497"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="818301236" sldId="2142533500"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3663122591" sldId="2142533501"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:15.985" v="1" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2000746183" sldId="2142533506"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2048494135" sldId="2142533512"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:12.663" v="0" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1307125159" sldId="2142533513"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Faiella, Stephanie" userId="22b88b3d-0707-4e25-a618-92f7d1f9e983" providerId="ADAL" clId="{FE6C92B2-8546-4E99-B9F6-6E92F66A99B7}" dt="2026-06-25T21:18:15.985" v="1" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1076084162" sldId="2142533515"/>
+        </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
-</file>
-[...977 lines deleted...]
-</cs:chartStyle>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF9FE369-2074-A2CD-4709-EE1D98F537C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CFC97F8-C7F0-8336-308C-2AAE449D56C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970939" y="0"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{84A12E58-8FC3-8547-9F9B-3A01EB113CB3}" type="datetimeFigureOut">
+            <a:fld id="{57D15B36-5DD3-2148-8985-3124D29169A2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>1/31/2024</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{757E2F57-EEAD-2D00-950F-800884E3036A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8829967"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4EFC7E9-2317-D435-C585-2D8384784396}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970939" y="8829967"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{178F25CE-8490-0E45-8DEC-136F20232716}" type="slidenum">
+            <a:fld id="{88C47500-A6CB-D942-88E2-00E85DC588BD}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2640420431"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2310771068"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-  <p:hf hdr="0" ftr="0" dt="0"/>
+  <p:extLst>
+    <p:ext uri="{56416CCD-93CA-4268-BC5B-53C4BB910035}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2880" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2160" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970939" y="0"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{E87FA6A0-8E5C-564C-9788-458373FD8A8F}" type="datetimeFigureOut">
+            <a:fld id="{4298D71E-98D0-1643-9CF3-53543A6F0746}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>1/31/2024</a:t>
+              <a:t>6/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="406400" y="695325"/>
-            <a:ext cx="6197600" cy="3487738"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="701041" y="4415790"/>
-            <a:ext cx="5608320" cy="4183380"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8829967"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970939" y="8829967"/>
-            <a:ext cx="3037840" cy="464820"/>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{C832F44B-C367-AC45-8ED1-DB5A0EF77DB2}" type="slidenum">
+            <a:fld id="{40F05CFF-3A2B-0941-B67D-8A3AE4A78A23}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="836588355"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1457964572"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:notesStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="509412" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="1018824" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1528237" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="2037649" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2547061" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="3056473" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3565886" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="4075298" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1337" kern="1200">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Once your plan sponsors understand that guaranteed lifetime income plays a significant role to living securely and confidently in retirement, they will be looking to you to help them navigate the lifetime income landscape. Retirement income options come with various strategies, trade-offs and risks.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>For plan sponsors, lifetime income is confusing. As the offerings have expanded in the marketplace, you need to </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Have deeper conversations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Conduct due diligence on the underlying investment options </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Communicate that information in a simple format so the sponsor and their investment committee can make informed decisions with the proper due diligence.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buNone/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>An in-plan annuity presents an option that blends the benefits of the guaranteed lifetime income found in the pension plans of yesteryear with the portability and accumulation features needed for today’s modern 401(k). Take a portion of the accumulated assets in the 401(k) structure and transfer them into a guaranteed income stream.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>In-plan annuities are well-established within the 403(b) space. Bringing this to the larger 401(k) market can have wide-ranging benefits for a lot of plan participants, while not putting the burden back on plan sponsors.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>When it comes to comparing retirement income options, there are multiple options that range from preserving liquidity to mitigating longevity risk. The various strategies and tradeoffs come with different levels of risk. This is why it’s important to consider all options before recommending which solution is most appropriate for workforce.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C832F44B-C367-AC45-8ED1-DB5A0EF77DB2}" type="slidenum">
+            <a:fld id="{FCE4A755-847A-4967-AC15-9A2371C18CD3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>1</a:t>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="190101364"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="404600434"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3314,251 +1624,733 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4472C4"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Our country is facing a crisis when it comes to American workers retiring with confidence and security. Why is that? </a:t>
+              <a:t>Systematic withdrawal</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Allows automated payments from an investment account.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Payments are not guaranteed, but the accountholder has full access to the balance of the account.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>This option offers potential for growth, but the balance is exposed to market volatility. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>It’s possible that the account will run out of funds in retirement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>There is no insurance protection or guarantees.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="4472C4"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4472C4"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Managed payout fund</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4472C4"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A professional managed investment – typically within a mutual fund or Collective Investment Trust.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>It provides the accountholder regular income payments that can fluctuate and not guaranteed.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>As an actively managed fund, the participant has full access to the account balance. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>There is the potential for growth in retirement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>On the flip side, fees can run high. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The balance is exposed to market volatility. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The account could run out during retirement. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>This type of investment does not offer insurance protection or guarantees.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="4472C4"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4472C4"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Guaranteed minimum withdrawal benefit (GMWB)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Guarantees a specified percentage of withdrawal from the participant’s accumulated balance which is invested in an underlying portfolio. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Once the account balance is exhausted, the provider guarantees a payout for life. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The accountholder has full access to its investment. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>There is the possibility of a minimum guaranteed return while saving, backed by the claims-paying ability of the issuer. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>This is the only investment among retirement income options offering liquidity that guarantees income for life.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
-              <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
-[...159 lines deleted...]
-              <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FCE4A755-847A-4967-AC15-9A2371C18CD3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="357678356"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3625755324"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3568,269 +2360,772 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...5 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4472C4"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>The </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+              <a:t>Deferred fixed annuity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4472C4"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>SECURE Act was passed in December 2019 and became a law as of Jan. 1, 2020.</a:t>
-[...17 lines deleted...]
-              <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l"/>
-[...81 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...4 lines deleted...]
-              <a:defRPr/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>On December 29, 2022, the SECURE 2.0 Act was signed into law</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>Provides guaranteed returns during accumulation and guaranteed lifetime income during retirement. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. </a:t>
-[...6 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t>Potentially offers lower portfolio fees and less risk of market volatility. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>This follow-up piece of legislation continued to build on the SECURE Act. It continued to incentivize businesses to offer retirement plans, included automatic 401(k) enrollment, and further changed tax codes and RMDs to help encourage savings by participants. 	</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+              <a:t>The accountholder has full access to the account balance prior to annuitization but loses liquidity once the assets are annuitized. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The investor enjoys guaranteed returns while saving</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>There’s even the potential for increased income payments in retirement. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>This type of annuity guarantees the retiree will receive guaranteed lifetime income. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Less upside potential than equity-linked instruments.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="4472C4"/>
               </a:solidFill>
-              <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4472C4"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Which leads us to where we are today. </a:t>
+              <a:t>Deferred income annuity </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Provides guaranteed income at a future date.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The account balance can be annuitized into a variable or fixed annuity. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>This solution also offers the potential for lower portfolio fees and less risk of market volatility.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Investors are guaranteed income for life and could even experience higher payout rates. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The participant loses liquidity once the assets are annuitized</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>It isn’t possible to withdrawal fund prior payments beginning.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Qualified longevity annuity contract – or QLAC </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fixed annuity that provides income payments at a postponed, future date. This is typically 5, 10 or 20+ years post-purchase, in exchange for a higher payment rate after the age of 80. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Some of the benefits enjoyed with a QLAC includes an extended tax deferral and protects the investment from market volatility. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>It also boasts the highest payment rates and guarantees income for life. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>On the flipside, QLACs allow a limited purchase amount and have a long deferral period. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>If there is no death benefit and should the investor pass before the income start date, the annuitized amount is lost. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>In addition, the annuitant cannot make withdrawals against the balance before payments begin.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
-              <a:solidFill>
-[...2 lines deleted...]
-              <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FCE4A755-847A-4967-AC15-9A2371C18CD3}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3286033527"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="696169299"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3840,138 +3135,190 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...5 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>When it comes to comparing retirement income options, </a:t>
-[...6 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t>Regardless of the myths we’ve all heard about annuities, here are the facts:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>there are multiple options that range from preserving liquidity to mitigating longevity risk. The various strategies and tradeoffs come with different levels of risk. This is why it’s important to consider all options before deciding which approach is most appropriate for your workforce.</a:t>
-[...18 lines deleted...]
-                <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:t>Annuities offer a range of options. They can be used to diversify a retirement income plan.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Let’s take a closer look.</a:t>
-[...18 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Employees can choose to annuitize a portion of their savings and leave the rest to withdrawal until they are ready.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Employees have multiple options with annuities. This includes join payout options to provide for estate benefits.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FCE4A755-847A-4967-AC15-9A2371C18CD3}" type="slidenum">
+            <a:fld id="{71777376-6231-4FF2-90FB-98434EA0AAC6}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1175047682"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3639203959"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3992,6714 +3339,13939 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:tabLst>
-                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="2324100" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Our first option is </a:t>
-[...17 lines deleted...]
-              <a:t> which allows automated payments from an investment account. While the payments are not guaranteed, the accountholder has full access to the balance of the account. This option offers potential for growth, but the balance is exposed to market volatility. It’s possible that the account will run out of funds in retirement, and there is no insurance protection or guarantees.</a:t>
+              <a:t>In-plan annuities can be wrapped into a target date-like structure. An allocation to an annuity is built into the overall glidepath of the retirement plan. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:tabLst>
-                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="2324100" algn="l"/>
               </a:tabLst>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>During the working years, a portion of the employee’s contribution is allocated to a guaranteed income product. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>At retirement, around 40% is allocated to an annuity product. This percentage can vary depending on specifics. It could also be structured as part of a range of QDIA-eligible structures. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
             </a:pPr>
-            <a:r>
-[...25 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>While annuities can be very complex, it’s easiest for investors to adopt these solutions by embedding them into something that the participants are already familiar with — such as a target date or managed account offering. The benefit of an in-plan annuity gives the </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="2324100" algn="l"/>
+              </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>A guaranteed minimum withdrawal benefit (GMWB) </a:t>
-[...14 lines deleted...]
-            </a:endParaRPr>
+              <a:t>option, but not the obligation, to convert those assets into a lifetime income stream at the point of retirement.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FCE4A755-847A-4967-AC15-9A2371C18CD3}" type="slidenum">
+            <a:fld id="{71777376-6231-4FF2-90FB-98434EA0AAC6}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3296282190"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2527365514"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Prairie_Cover_Photo">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...11 lines deleted...]
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="8" name="Picture Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420605F7-F234-649B-4544-AA485FD68B38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="pic" sz="quarter" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0">
-[...156 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="5233820"/>
+            <a:ext cx="5189282" cy="413737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="4779029"/>
+            <a:ext cx="5189282" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1A355B-60B1-5B3E-AD27-0F2B698BE23B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334964" y="3308350"/>
+            <a:ext cx="5616574" cy="864122"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA423E81-D364-8D0D-0175-6D7F70F50A67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="1803070"/>
+            <a:ext cx="8569325" cy="1325550"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5598066D-82D3-D857-33B1-237C4F5BCE31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1770952833"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="961073773"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="11_Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="4" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EE356B-C020-5FFE-4914-10E2EBFA4C1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11058649" y="290183"/>
+            <a:ext cx="1133351" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="5" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A0A6FA-0B9C-5515-F209-C7A7A57E9C57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3634758" y="290183"/>
+            <a:ext cx="2844044" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A83022-2685-178D-5669-5DE5FE47B165}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="292597"/>
+            <a:ext cx="2766855" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549681C4-9D25-E2C6-6D6D-F923684CD20D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391437" y="3719685"/>
+            <a:ext cx="4465602" cy="933278"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="4950153"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="5260951"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D06D919-6099-7921-5770-7ADCBFF8BC9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340103" y="3719685"/>
+            <a:ext cx="5611435" cy="1940057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3727517-E42A-B358-42F6-23BAF5BED43A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="296589" y="698424"/>
+            <a:ext cx="1642901" cy="436941"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F96DBD24-831C-53FE-63B8-E8E493FD3472}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="3" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5806C3C-470F-8BDC-1F90-3099B72F5B5D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6541641"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Picture Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED5392E-AFA1-7FAA-F3E3-D8FE3A3B4390}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="pic" sz="quarter" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7334250" y="290513"/>
+            <a:ext cx="2855913" cy="2886075"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 29924"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FCE4A755-847A-4967-AC15-9A2371C18CD3}" type="slidenum">
-[...2 lines deleted...]
-            </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="969960917"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2241452400"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:notes>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6171904-C889-7E0A-EEAA-0CFDE10C7748}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECF1DAAB-1620-8BCF-0297-3DBD3ACF789B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCEFDD24-3283-3FC7-DCC4-3442EFAB9307}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1336020547"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="6_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5184C9C-D889-7455-C113-984C44F9AE7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="658257"/>
+            <a:ext cx="8904287" cy="5507592"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21539"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40141274-E11E-A6C6-5420-B52541F02C3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="3297320"/>
+            <a:ext cx="7310824" cy="864122"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9046AFA-721C-FAA3-3124-8822335DC6C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9385CBC5-6469-09F5-408E-E620D08153E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20186830-28F5-3F39-C6FD-77FB4D7FF043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2660546375"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="10_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6290909" y="1773237"/>
+            <a:ext cx="5566129" cy="1952602"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9046AFA-721C-FAA3-3124-8822335DC6C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9385CBC5-6469-09F5-408E-E620D08153E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20186830-28F5-3F39-C6FD-77FB4D7FF043}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AFE35E2-917A-9FB9-27EC-52F99859E764}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="23"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="658813"/>
+            <a:ext cx="5940425" cy="5507037"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21910"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="719029933"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...25 lines deleted...]
-  <p:cSld name="4_Title Slide">
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Section Divider">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="object 3"/>
-[...1 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="6812280"/>
-            <a:ext cx="13817600" cy="1021080"/>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
           </a:xfrm>
-          <a:custGeom>
-[...28 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6171904-C889-7E0A-EEAA-0CFDE10C7748}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2302039" y="1752600"/>
-[...48 lines deleted...]
-            <a:ext cx="3327400" cy="1626728"/>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Text Placeholder 14"/>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECF1DAAB-1620-8BCF-0297-3DBD3ACF789B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCEFDD24-3283-3FC7-DCC4-3442EFAB9307}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6839510" y="6812280"/>
-            <a:ext cx="6349440" cy="1021080"/>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...34 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl2pPr>
-[...14 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl3pPr>
-[...15 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl4pPr>
-[...14 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl5pPr>
-[...14 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl6pPr>
-[...6 lines deleted...]
-              <a:defRPr sz="800" kern="1200">
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl7pPr>
-[...6 lines deleted...]
-              <a:defRPr sz="2200" kern="1200">
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
-            </a:lvl8pPr>
-[...6 lines deleted...]
-              <a:defRPr sz="2200" kern="1200">
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" b="1" kern="1200" cap="all" baseline="0" dirty="0">
-[...5 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>NOT FDIC INSURED | MAY LOSE VALUE | NO BANK GUARANTEE</a:t>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2972733730"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2853299877"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Divider B">
+  <p:cSld name="9_Section Divider">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent3"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="13" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5184C9C-D889-7455-C113-984C44F9AE7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="658257"/>
+            <a:ext cx="8904287" cy="5507592"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21539"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6163056" y="2670048"/>
-            <a:ext cx="7804726" cy="1049338"/>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="12700" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...8 lines deleted...]
-                <a:cs typeface="Georgia"/>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Divider Page</a:t>
+              <a:t>Divider Title Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Picture Placeholder 3"/>
-[...598 lines deleted...]
-          <p:cNvPr id="2" name="Text Placeholder 11">
+          <p:cNvPr id="4" name="Text Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4534953F-0D6E-6E73-27C1-B07127B130D4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40141274-E11E-A6C6-5420-B52541F02C3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="11"/>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="6291072"/>
-[...122 lines deleted...]
-            <a:ext cx="12561455" cy="1035139"/>
+            <a:off x="345123" y="3297320"/>
+            <a:ext cx="7310824" cy="864122"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
-[...153 lines deleted...]
-          <a:bodyPr numCol="2" spcCol="228600">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...129 lines deleted...]
-            <a:lvl1pPr marL="0" indent="0">
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
-              <a:defRPr sz="700" b="0" baseline="0">
-[...4 lines deleted...]
-                <a:cs typeface="Adobe Gurmukhi" panose="01010101010101010101" pitchFamily="50" charset="0"/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="218807" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="582"/>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="437613" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="582"/>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="610193" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="582"/>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="781232" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="582"/>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Click to insert code</a:t>
+              <a:t>Click to edit subtitle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Title Placeholder 1"/>
-[...61 lines deleted...]
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="15" name="Footer Placeholder 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F673543D-F9FC-C303-D701-42E1511F86B9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9046AFA-721C-FAA3-3124-8822335DC6C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master title style</a:t>
-            </a:r>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
+          <p:cNvPr id="16" name="Slide Number Placeholder 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E630BB2-8932-9F70-432F-153D710CA4A8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9385CBC5-6469-09F5-408E-E620D08153E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...33 lines deleted...]
-            </a:r>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3">
+          <p:cNvPr id="2" name="Footer Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23DB8F18-705F-7FBC-5D9B-F0B3C1586E52}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20186830-28F5-3F39-C6FD-77FB4D7FF043}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...60 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1191236429"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="404918887"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...5 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="5_Section Divider">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="EDEEEE"/>
+          <a:schemeClr val="tx2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="object 3"/>
-[...114 lines deleted...]
-            </p:custDataLst>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="158750" cy="158750"/>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
-[...18 lines deleted...]
-            </a:endParaRPr>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11825EC3-C70B-DA05-EF20-301AD8874636}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="629736"/>
-            <a:ext cx="12561455" cy="819341"/>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
-[...2 lines deleted...]
-          <a:lstStyle/>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Click to edit Master title style</a:t>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6618DABB-A933-CE6A-831D-60A450E7E2C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="1755649"/>
-            <a:ext cx="12561455" cy="4187951"/>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...43 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="TextBox 13"/>
-[...52 lines deleted...]
-          <a:blip r:embed="rId17" cstate="screen">
+          <p:cNvPr id="2" name="Footer Placeholder 14">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5034242E-8EE5-F676-9515-64FF19B1457B}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...140 lines deleted...]
-          <p:cNvPr id="13" name="Text Placeholder 3"/>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7120424" y="7227316"/>
-            <a:ext cx="5650350" cy="387766"/>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="r" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="bg2"/>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="400050" indent="-228600" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...14 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="571500" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="742950" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...13 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...5 lines deleted...]
-              <a:defRPr sz="800" kern="1200">
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...5 lines deleted...]
-              <a:defRPr sz="2200" kern="1200">
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...5 lines deleted...]
-              <a:defRPr sz="2200" kern="1200">
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-                  <a:schemeClr val="accent6"/>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Navigating the lifetime income landscape</a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1483667998"/>
-[...587 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="379497622"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="267796499"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...11 lines deleted...]
-</p:sld>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="3_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Rectangle 15">
+          <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE4963B6-F689-5888-52BE-2D0958756725}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16B9A512-88C4-0334-D2A4-4E3CF51F061D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5908CCC-3410-EB7C-DD26-182FEA9F98FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8D44590-96F2-378C-06A6-E07154F9CD9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1877166385"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="7_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2F733C7-3679-5C78-7A34-17B5C13ED4F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="623032" y="3015647"/>
-            <a:ext cx="2055912" cy="2775553"/>
+            <a:off x="0" y="658257"/>
+            <a:ext cx="8904287" cy="5507592"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21539"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent1"/>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Rectangle 66">
+          <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6070195-C75C-B54B-6F50-1860C8B4C345}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3412880" y="2662753"/>
-            <a:ext cx="5411338" cy="3509447"/>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40141274-E11E-A6C6-5420-B52541F02C3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="3297320"/>
+            <a:ext cx="7310824" cy="864122"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{640B67C9-4603-C3FD-E4EB-57DBF499D63F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{217C2BA7-F0F9-2A22-1E35-5FACDA394EF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B02F62B-236E-972D-CEEB-9A0D443BE1A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2169044099"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="8_Section Divider">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11825EC3-C70B-DA05-EF20-301AD8874636}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6618DABB-A933-CE6A-831D-60A450E7E2C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5034242E-8EE5-F676-9515-64FF19B1457B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1328985840"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Clementine_Cover_Photo">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Picture Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420605F7-F234-649B-4544-AA485FD68B38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="5233820"/>
+            <a:ext cx="5189282" cy="413737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="4779029"/>
+            <a:ext cx="5189282" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1A355B-60B1-5B3E-AD27-0F2B698BE23B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334964" y="3308350"/>
+            <a:ext cx="5616574" cy="864122"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA423E81-D364-8D0D-0175-6D7F70F50A67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334963" y="1803070"/>
+            <a:ext cx="8569325" cy="1325550"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5598066D-82D3-D857-33B1-237C4F5BCE31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2685809527"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="6_Section Divider Print">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41909696-467E-3D93-52A1-5380EECC35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="1773237"/>
+            <a:ext cx="7310825" cy="1403349"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Divider Title Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDC48D2C-55F8-12B6-897E-368EAFAF5E5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6B6EDE-86C2-2510-2D19-DA9397D2755F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31C39696-1743-6A0E-0E4F-D616E47F2B2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="593479122"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91ABA917-D85D-6D6A-AF05-D9DB27A1CDB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="837543"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{238AF3B8-BD5C-2E81-243D-F7A16E1DC64F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="1773238"/>
+            <a:ext cx="11522074" cy="3794581"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1300" b="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F35A6CFE-5C86-AC90-97C4-54093649E3D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="1216978"/>
+            <a:ext cx="11522074" cy="366438"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1300" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23512265-3AC5-DB94-4D75-03D917760181}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Footnote</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3862D1CE-27AF-C8F9-9D71-75FE9C6F942B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F10F49DD-9418-0CB5-C869-33BA5F9D8164}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D43B6FC-D04D-3028-F299-75311FCEE3B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9685625" y="6379036"/>
+            <a:ext cx="1949450" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1945425707"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91ABA917-D85D-6D6A-AF05-D9DB27A1CDB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1275715"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{238AF3B8-BD5C-2E81-243D-F7A16E1DC64F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="1773238"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EE52507-E68E-8CB1-5715-EDA9FF231E74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="2206375"/>
+            <a:ext cx="5607049" cy="3511757"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1300" b="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A99B98-F05E-F824-AF76-01E0C1149C40}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6215899" y="2206375"/>
+            <a:ext cx="5641137" cy="3511757"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1300" b="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E9122C7-1E4A-D0F7-A0EE-2EC6DBD209AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Slide Number Placeholder 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EFC7BC4-A3D1-175B-5B57-1BC559F31F82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397826"/>
+            <a:ext cx="315276" cy="172730"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EF02018-0A5C-B271-B3A0-5AF1807BE231}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Footnote</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F96902D8-3694-10F8-507C-F2C3C0BC4312}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10893019" y="6379036"/>
+            <a:ext cx="742055" cy="182101"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2788879738"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Blank Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9B8A94E-BC98-376C-6A7D-8030D2FC9944}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Footer Placeholder 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F875FAD9-768F-7AEC-709F-C0832DE047AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Slide Number Placeholder 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E81C14-630D-F4B6-9D11-81C5FB54E258}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14D93BFD-ED13-6A4F-71F8-4C0AF9196AF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10893019" y="6379036"/>
+            <a:ext cx="742055" cy="182101"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B034843-265D-E353-3AD1-2E905A7D81DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="800" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Footnote</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2263008719"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Disclosure">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9B8A94E-BC98-376C-6A7D-8030D2FC9944}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Footer Placeholder 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F875FAD9-768F-7AEC-709F-C0832DE047AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Slide Number Placeholder 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6E81C14-630D-F4B6-9D11-81C5FB54E258}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14D93BFD-ED13-6A4F-71F8-4C0AF9196AF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10893019" y="6379036"/>
+            <a:ext cx="742055" cy="182101"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>nuveen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    |</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B034843-265D-E353-3AD1-2E905A7D81DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="1773238"/>
+            <a:ext cx="11522074" cy="4392612"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr numCol="2" spcCol="274320" anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPts val="950"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:defRPr sz="900" b="0" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Footnote</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4103373660"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Marine_Cover_Photo">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Picture Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420605F7-F234-649B-4544-AA485FD68B38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="7191"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8904288" y="5218299"/>
+            <a:ext cx="2952750" cy="326354"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1A355B-60B1-5B3E-AD27-0F2B698BE23B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1554480" y="3308350"/>
+            <a:ext cx="5616574" cy="864122"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA423E81-D364-8D0D-0175-6D7F70F50A67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1554480" y="1554480"/>
+            <a:ext cx="8569325" cy="1325550"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5598066D-82D3-D857-33B1-237C4F5BCE31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="813087066"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide_Prairie">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E901A429-B548-3DF6-BFDA-D2C774A441B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="658813"/>
+            <a:ext cx="5940425" cy="5507037"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21910"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D94C887-7CE4-6501-96D4-0619E38AEAE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="3913632"/>
+            <a:ext cx="5653088" cy="499011"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1285BA93-27B5-53DD-393A-44BCCE1C2DBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="5438800"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56745AE8-5ACF-15DF-D1AE-B6422A2CFDD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="5749598"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C027039-F72E-2DA1-59AF-0FC728DDB0FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216223" y="1786268"/>
+            <a:ext cx="5653089" cy="1378237"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5018A447-4A8C-61AF-063F-D7EC29E13878}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4D75170-0529-472F-1F39-DF456EFC52C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6557516"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Graphic 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5EF940-4CB6-3272-ECE1-DA18FDD233D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10697227" y="5853141"/>
+            <a:ext cx="1165822" cy="310059"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1416351855"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide_Clementine">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E901A429-B548-3DF6-BFDA-D2C774A441B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="658813"/>
+            <a:ext cx="5940425" cy="5507037"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 21910"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D94C887-7CE4-6501-96D4-0619E38AEAE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="3913632"/>
+            <a:ext cx="5653088" cy="499011"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1285BA93-27B5-53DD-393A-44BCCE1C2DBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="5438800"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56745AE8-5ACF-15DF-D1AE-B6422A2CFDD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216224" y="5749598"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C027039-F72E-2DA1-59AF-0FC728DDB0FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6216223" y="1786268"/>
+            <a:ext cx="5653089" cy="1378237"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5018A447-4A8C-61AF-063F-D7EC29E13878}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4D75170-0529-472F-1F39-DF456EFC52C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6557516"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Graphic 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5EF940-4CB6-3272-ECE1-DA18FDD233D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10697227" y="5853141"/>
+            <a:ext cx="1165822" cy="310059"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1735875942"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Prairie_Dark_Strip">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Picture Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0BD37A7-8A30-44CB-D0CD-82567FD6CF38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7334250" y="290513"/>
+            <a:ext cx="2855913" cy="2886075"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 29924"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549681C4-9D25-E2C6-6D6D-F923684CD20D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="3719685"/>
+            <a:ext cx="4505194" cy="933278"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="4950153"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="5260951"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D06D919-6099-7921-5770-7ADCBFF8BC9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340103" y="3719685"/>
+            <a:ext cx="5611435" cy="1940057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EE356B-C020-5FFE-4914-10E2EBFA4C1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11058648" y="290183"/>
+            <a:ext cx="1133351" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="tx2"/>
+            <a:schemeClr val="accent4"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
-            <a:schemeClr val="accent1">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
-            <a:schemeClr val="accent1"/>
+            <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
-            <a:schemeClr val="lt1"/>
+            <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="2273"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Rectangle 57">
+          <p:cNvPr id="5" name="Rectangle: Single Corner Rounded 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{650133E8-4BD9-0302-245C-5CFD82DD69CF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A0A6FA-0B9C-5515-F209-C7A7A57E9C57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9590231" y="2662751"/>
-            <a:ext cx="3598719" cy="3509449"/>
+            <a:off x="3634757" y="290183"/>
+            <a:ext cx="2844044" cy="2890813"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A83022-2685-178D-5669-5DE5FE47B165}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="292597"/>
+            <a:ext cx="2766855" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="1461" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="29" name="TextBox 28">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Graphic 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5FFA7FF-B961-800A-01CB-BF49DA89651D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97F87D5B-1FEC-B577-8279-6CE7A03B7442}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-[...1 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628072" y="1763785"/>
-            <a:ext cx="3135756" cy="696292"/>
+            <a:off x="296589" y="698424"/>
+            <a:ext cx="1642901" cy="436941"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...60 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="TextBox 29">
+          <p:cNvPr id="14" name="Footer Placeholder 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65668242-7BD6-71B2-82BE-D5AD39F26CAC}"/>
-[...68 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEFD36F4-AE53-B87F-508D-ABA4BBF36776}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC93B7A9-F018-54A5-5D5F-2816BBC4A9FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-            <p:ph type="title"/>
+          <p:nvPr userDrawn="1">
+            <p:ph type="ftr" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="630937"/>
-            <a:ext cx="12561455" cy="1035139"/>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...6 lines deleted...]
-              <a:t>Why lifetime income? Why now?</a:t>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Text Placeholder 6">
+          <p:cNvPr id="2" name="Text Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19F1D0F0-D8C1-9AD4-2F9D-F82693ABB6C4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCE0A385-A778-BE74-C2E5-22FB5372B0C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...73 lines deleted...]
-          <p:nvPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="807759" y="4897211"/>
-            <a:ext cx="1656354" cy="442109"/>
+            <a:off x="334962" y="6557516"/>
+            <a:ext cx="3200400" cy="125727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...481 lines deleted...]
-            </a:prstGeom>
+          <a:ln w="6350">
             <a:solidFill>
               <a:schemeClr val="bg1">
-                <a:alpha val="63237"/>
-[...308 lines deleted...]
-                <a:alpha val="50000"/>
+                <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
-        <p:style>
-[...13 lines deleted...]
-      </p:cxnSp>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3713015546"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3686484945"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Clementine_Dark_Strip">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7">
+          <p:cNvPr id="17" name="Picture Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C947F55E-EC98-FAE5-8FD1-40DE6BFA4BF1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0BD37A7-8A30-44CB-D0CD-82567FD6CF38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1447800"/>
-            <a:ext cx="13817600" cy="4751267"/>
+            <a:off x="7334250" y="290513"/>
+            <a:ext cx="2855913" cy="2886075"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 29924"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549681C4-9D25-E2C6-6D6D-F923684CD20D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="3719685"/>
+            <a:ext cx="4505194" cy="933278"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="4950153"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7346703" y="5260951"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D06D919-6099-7921-5770-7ADCBFF8BC9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340103" y="3719685"/>
+            <a:ext cx="5611435" cy="1940057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EE356B-C020-5FFE-4914-10E2EBFA4C1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11058648" y="290183"/>
+            <a:ext cx="1133351" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg1"/>
+            <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="20" name="Group 19">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle: Single Corner Rounded 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37EA8BD6-2EAA-E2B0-4369-7452D151F5C0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A0A6FA-0B9C-5515-F209-C7A7A57E9C57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGrpSpPr/>
-[...2 lines deleted...]
-        <p:grpSpPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="660400" y="2760787"/>
-[...2 lines deleted...]
-            <a:chExt cx="2209800" cy="2209800"/>
+            <a:off x="3634757" y="290183"/>
+            <a:ext cx="2844044" cy="2890813"/>
           </a:xfrm>
-        </p:grpSpPr>
-[...107 lines deleted...]
-          <p:cNvPr id="19" name="Group 18">
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle: Single Corner Rounded 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CEECD6B-9D6B-EF6F-641B-D2C65045BB7A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A83022-2685-178D-5669-5DE5FE47B165}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGrpSpPr/>
-[...2 lines deleted...]
-        <p:grpSpPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4819707" y="2760787"/>
-[...2 lines deleted...]
-            <a:chExt cx="2209800" cy="2209800"/>
+            <a:off x="0" y="292597"/>
+            <a:ext cx="2766855" cy="2890813"/>
           </a:xfrm>
-        </p:grpSpPr>
-[...107 lines deleted...]
-          <p:cNvPr id="18" name="Group 17">
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Graphic 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFF59963-0A6C-F488-4627-13DFDF1135AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97F87D5B-1FEC-B577-8279-6CE7A03B7442}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGrpSpPr/>
-[...120 lines deleted...]
-          <p:cNvPr id="7" name="TextBox 6">
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
             <a:extLst>
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3001F98E-47EA-C782-B020-BC66CBACC727}"/>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
-          </p:cNvPr>
-[...2 lines deleted...]
-        </p:nvSpPr>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1117600" y="5257043"/>
-            <a:ext cx="1828800" cy="610357"/>
+            <a:off x="296589" y="698424"/>
+            <a:ext cx="1642901" cy="436941"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC93B7A9-F018-54A5-5D5F-2816BBC4A9FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...18 lines deleted...]
-            </a:endParaRPr>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Title 12">
+          <p:cNvPr id="2" name="Text Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{478EA71B-E99E-E25D-4BC6-E407D6A85A5B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCE0A385-A778-BE74-C2E5-22FB5372B0C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6557516"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2102193851"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="9_Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EE356B-C020-5FFE-4914-10E2EBFA4C1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11058649" y="290183"/>
+            <a:ext cx="1133351" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A0A6FA-0B9C-5515-F209-C7A7A57E9C57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3634758" y="290183"/>
+            <a:ext cx="2844044" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A83022-2685-178D-5669-5DE5FE47B165}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="292597"/>
+            <a:ext cx="2766855" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549681C4-9D25-E2C6-6D6D-F923684CD20D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391437" y="3719685"/>
+            <a:ext cx="4465602" cy="933278"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="4950153"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="5260951"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D06D919-6099-7921-5770-7ADCBFF8BC9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340103" y="3719685"/>
+            <a:ext cx="5611435" cy="1940057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3727517-E42A-B358-42F6-23BAF5BED43A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="296589" y="698424"/>
+            <a:ext cx="1642901" cy="436941"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F9D1F4C-C84B-C120-7C0C-D6844CB0042B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516A4FE7-BCE2-E497-F25D-527461A0B255}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6541641"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C58A9047-7876-2828-F5F9-07E1208130DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7334250" y="290513"/>
+            <a:ext cx="2855913" cy="2886075"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 29924"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="188104526"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="10_Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent3"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EE356B-C020-5FFE-4914-10E2EBFA4C1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11058649" y="290183"/>
+            <a:ext cx="1133351" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A0A6FA-0B9C-5515-F209-C7A7A57E9C57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3634758" y="290183"/>
+            <a:ext cx="2844044" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle: Single Corner Rounded 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A83022-2685-178D-5669-5DE5FE47B165}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="292597"/>
+            <a:ext cx="2766855" cy="2890813"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 30177"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA" sz="2067" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549681C4-9D25-E2C6-6D6D-F923684CD20D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391437" y="3719685"/>
+            <a:ext cx="4465602" cy="933278"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C478162D-113E-7F84-2EF8-3F357C9D6059}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="4950153"/>
+            <a:ext cx="3772857" cy="295538"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit presenter name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F24710F-EB34-B785-943F-3AD87D0F0483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7391436" y="5260951"/>
+            <a:ext cx="3772857" cy="224454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="518158" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1036317" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1554475" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2072634" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="907"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D06D919-6099-7921-5770-7ADCBFF8BC9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="340103" y="3719685"/>
+            <a:ext cx="5611435" cy="1940057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3727517-E42A-B358-42F6-23BAF5BED43A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="296589" y="698424"/>
+            <a:ext cx="1642901" cy="436941"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Footer Placeholder 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F96DBD24-831C-53FE-63B8-E8E493FD3472}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5806C3C-470F-8BDC-1F90-3099B72F5B5D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334962" y="6541641"/>
+            <a:ext cx="3200400" cy="125727"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="7F7F7F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="432"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="114300" indent="-114300" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="432"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="342900" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:tabLst>
+                <a:tab pos="342900" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1100" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="514350" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="685800" indent="-171450" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="1500"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+              <a:buChar char="—"/>
+              <a:defRPr sz="900" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="518158" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NOT FDIC INSURED </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> NO BANK GUARANTEE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" baseline="18000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>|</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> MAY LOSE VALUE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Picture Placeholder 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED5392E-AFA1-7FAA-F3E3-D8FE3A3B4390}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7334250" y="290513"/>
+            <a:ext cx="2855913" cy="2886075"/>
+          </a:xfrm>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 29924"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="383846992"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="2" pos="211">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FA8E9C7-5216-FCF4-19B8-49C1A59DD10B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="TextBox 14">
+          <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C5B96B5-25F6-B75E-4E6E-0CD36C37069F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{511EDA99-B57D-7872-67FE-31F3FA6F1D2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="1732661"/>
-            <a:ext cx="12560877" cy="762000"/>
+            <a:off x="345123" y="1773238"/>
+            <a:ext cx="11522074" cy="4200525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Subhead</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Body Copy Emphasis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Body Copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="5"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>En Dash Bullet</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="6"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Body Copy, Small</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="7"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Descriptor Copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2">
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516DF9B1-0067-CE61-1B01-059A26B16DA4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{044B4A13-8307-1FBC-6276-55ACA59B5F72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5384800" y="5257043"/>
-            <a:ext cx="1981200" cy="539478"/>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...28 lines deleted...]
-            </a:endParaRPr>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
+          <p:cNvPr id="15" name="Footer Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F623C8E7-8BB6-5DB0-0343-1A5AADD84E33}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAEDBCFB-EB6C-C6DC-B57F-2A5097DAC478}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9499600" y="5257043"/>
-            <a:ext cx="2040715" cy="579100"/>
+            <a:off x="345120" y="6397825"/>
+            <a:ext cx="9144000" cy="125727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="900" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial Narrow" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4258734954"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483703" r:id="rId1"/>
+    <p:sldLayoutId id="2147483708" r:id="rId2"/>
+    <p:sldLayoutId id="2147483721" r:id="rId3"/>
+    <p:sldLayoutId id="2147483704" r:id="rId4"/>
+    <p:sldLayoutId id="2147483709" r:id="rId5"/>
+    <p:sldLayoutId id="2147483657" r:id="rId6"/>
+    <p:sldLayoutId id="2147483710" r:id="rId7"/>
+    <p:sldLayoutId id="2147483658" r:id="rId8"/>
+    <p:sldLayoutId id="2147483695" r:id="rId9"/>
+    <p:sldLayoutId id="2147483720" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483705" r:id="rId12"/>
+    <p:sldLayoutId id="2147483722" r:id="rId13"/>
+    <p:sldLayoutId id="2147483718" r:id="rId14"/>
+    <p:sldLayoutId id="2147483719" r:id="rId15"/>
+    <p:sldLayoutId id="2147483663" r:id="rId16"/>
+    <p:sldLayoutId id="2147483661" r:id="rId17"/>
+    <p:sldLayoutId id="2147483707" r:id="rId18"/>
+    <p:sldLayoutId id="2147483711" r:id="rId19"/>
+    <p:sldLayoutId id="2147483664" r:id="rId20"/>
+    <p:sldLayoutId id="2147483686" r:id="rId21"/>
+    <p:sldLayoutId id="2147483687" r:id="rId22"/>
+    <p:sldLayoutId id="2147483677" r:id="rId23"/>
+    <p:sldLayoutId id="2147483712" r:id="rId24"/>
+  </p:sldLayoutIdLst>
+  <p:hf hdr="0" dt="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buFontTx/>
+        <a:buNone/>
+        <a:defRPr sz="1800" b="1" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" indent="-449263" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:tabLst/>
+        <a:defRPr sz="1800" b="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="0" indent="3175" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:tabLst/>
+        <a:defRPr sz="1300" b="1" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:tabLst/>
+        <a:defRPr sz="1300" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="182880" marR="0" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClrTx/>
+        <a:buSzTx/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:tabLst/>
+        <a:defRPr sz="1300" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="365760" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="System Font Regular"/>
+        <a:buChar char="–"/>
+        <a:tabLst/>
+        <a:defRPr sz="1300" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:tabLst/>
+        <a:defRPr sz="1000" i="0" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buNone/>
+        <a:tabLst/>
+        <a:defRPr sz="1000" i="1" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+  <p:extLst>
+    <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="187" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="211" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="3" pos="1912" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="4" pos="2071" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="5" pos="3749" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="6" pos="3908" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="7" pos="5609" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="8" pos="5768" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="9" pos="7469" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="10" orient="horz" pos="3884" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="11" orient="horz" pos="1049" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="13" orient="horz" pos="2001" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="14" orient="horz" pos="2069" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="15" orient="horz" pos="2931" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="16" orient="horz" pos="2999" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="17" orient="horz" pos="1117" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="F26B43"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B24AFE7A-2606-0327-1DB7-F49ED71ECE1D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08FA03EA-2A30-293C-3EB3-B80590C99CF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6291263" y="791570"/>
+            <a:ext cx="5565775" cy="2934293"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2267" b="1" dirty="0">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Know the lifetime income landscape</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent2">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{253E7A96-5FEB-327A-EC99-C9D7DE4FD945}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345122" y="6397825"/>
+            <a:ext cx="9601200" cy="125727"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>USE DISCLOSURE – EDIT VIA FOOTER</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD0435C5-8D98-AE39-05F7-C50D811CA2BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11541760" y="6397825"/>
+            <a:ext cx="315276" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6772E023-1036-8A41-858B-B2D045903905}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Graphic 4">
+          <p:cNvPr id="7" name="Picture Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60161ADA-4E98-3AEF-D049-A6AF3484406F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ACA4255-337F-69A1-60D7-39DB6CA313A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="23"/>
+          </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill>
-          <a:blip r:embed="rId3">
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2" cstate="hqprint">
             <a:extLst>
-              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5461000" y="3478935"/>
-            <a:ext cx="894796" cy="786420"/>
+            <a:off x="0" y="658813"/>
+            <a:ext cx="5940425" cy="5507037"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...72 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3727092482"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="784260524"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5F89261-6BE8-99E8-5439-BC497870B522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="630937"/>
-            <a:ext cx="12561455" cy="1035139"/>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Understanding the lifetime income landscape</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="0" baseline="30000" dirty="0"/>
+              <a:rPr lang="en-US" baseline="30000" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C984D40-C561-3713-AA53-1E04D96B2451}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="11"/>
+            <p:ph type="body" sz="quarter" idx="23"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>1 Insurance product guarantees are backed by the claims-paying ability of the issuer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5772BF5D-15A2-B884-ECB1-EEC91E9DCC0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1752600"/>
-            <a:ext cx="13817600" cy="3304414"/>
+            <a:off x="0" y="1546412"/>
+            <a:ext cx="12192000" cy="2915659"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg1"/>
+            <a:srgbClr val="E3E5DC">
+              <a:alpha val="50000"/>
+            </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" sz="1588"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="14" name="Straight Connector 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{863ABA3D-2AC7-E599-428B-3B4AFF16FF44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2867788"/>
-            <a:ext cx="13817600" cy="0"/>
+            <a:off x="0" y="2530401"/>
+            <a:ext cx="12192000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="50800" cap="rnd">
             <a:solidFill>
-              <a:schemeClr val="bg1">
-[...1 lines deleted...]
-              </a:schemeClr>
+              <a:schemeClr val="accent6"/>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Oval 9">
+          <p:cNvPr id="10" name="Round Single Corner Rectangle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3E3B178-9397-608F-9E7D-6C0D1E1F4621}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="615176" y="2136391"/>
-            <a:ext cx="1371600" cy="1371600"/>
+            <a:off x="542803" y="1885051"/>
+            <a:ext cx="1210235" cy="1210235"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-            <a:avLst/>
+          <a:prstGeom prst="round1Rect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 28351"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent6"/>
+            <a:schemeClr val="accent3"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1588" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32D335D0-2114-E90B-6306-EE5A9C83C018}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="822831" y="3779433"/>
-            <a:ext cx="3200400" cy="838200"/>
+            <a:off x="726028" y="3334794"/>
+            <a:ext cx="2823882" cy="739588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" algn="l"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2824" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Emphasizes liquidity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C22E0142-FBC2-A0DA-3BE2-0C299DC7C12B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7112190" y="3779433"/>
-            <a:ext cx="5156200" cy="838200"/>
+            <a:off x="6275462" y="3334794"/>
+            <a:ext cx="4549588" cy="739588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" algn="l"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2824" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Emphasizes longevity risk protection</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="19" name="Table 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6201F14-BAD9-F3CF-434D-9F0B826BD886}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="395012033"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="80576978"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="-177800" y="5057013"/>
-          <a:ext cx="6527799" cy="1089069"/>
+          <a:off x="-156882" y="4462071"/>
+          <a:ext cx="5759822" cy="960943"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="899499">
+                <a:gridCol w="793676">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3984741009"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1589700">
+                <a:gridCol w="1402676">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2577583529"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1676400">
+                <a:gridCol w="1479176">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="520878606"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2362200">
+                <a:gridCol w="2084294">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2381179960"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="1089069">
+              <a:tr h="960943">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="182880" marB="0">
+                  <a:tcPr marL="161365" marR="0" marT="161365" marB="0">
                     <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Systematic withdrawal</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="182880" marB="0">
+                  <a:tcPr marL="161365" marR="0" marT="161365" marB="0">
                     <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:schemeClr val="accent1"/>
+                      <a:srgbClr val="D9F270"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Managed </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>payout funds</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="182880" marB="0">
+                  <a:tcPr marL="161365" marR="0" marT="161365" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                      </a:schemeClr>
+                      <a:schemeClr val="accent3"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Guaranteed minimum withdrawal benefit </a:t>
+                        <a:t>Guaranteed lifetime withdrawal benefit </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="0" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>(GMWB)</a:t>
+                        <a:t>(GLWB)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="182880" marB="0">
+                  <a:tcPr marL="161365" marR="0" marT="161365" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                      </a:schemeClr>
+                      <a:srgbClr val="859910"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2223493232"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="20" name="Table 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7899913F-9D42-5D5B-0E00-AAF7C89E76D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3891962771"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="493209414"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="7070725" y="5057013"/>
-          <a:ext cx="6746873" cy="1089069"/>
+          <a:off x="6238876" y="4462071"/>
+          <a:ext cx="5953123" cy="960943"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1971675">
+                <a:gridCol w="1739713">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="642277898"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1828800">
+                <a:gridCol w="1613647">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2300253628"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2286000">
+                <a:gridCol w="2276110">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="974442196"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="660398">
+                <a:gridCol w="323653">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="315687432"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="1089069">
+              <a:tr h="960943">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Deferred fixed annuity</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="182880" marB="0">
+                  <a:tcPr marL="161365" marR="0" marT="161365" marB="0">
                     <a:lnL w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:schemeClr val="accent2">
-[...1 lines deleted...]
-                        <a:lumOff val="25000"/>
+                      <a:schemeClr val="accent4">
+                        <a:alpha val="30000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Deferred income annuity</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="182880" marB="0">
+                  <a:tcPr marL="161365" marR="0" marT="161365" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:schemeClr val="accent2">
-[...1 lines deleted...]
-                        <a:lumOff val="10000"/>
+                      <a:schemeClr val="accent4">
+                        <a:alpha val="50000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Qualified longevity annuity contract </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="0" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="0" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>(QLAC)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="182880" marB="0">
+                  <a:tcPr marL="161365" marR="0" marT="161365" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:solidFill>
-                      <a:schemeClr val="accent2"/>
+                      <a:schemeClr val="accent4"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="1400" b="0" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1200" b="0" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="182880" marB="0">
+                  <a:tcPr marL="161365" marR="0" marT="161365" marB="0">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cmpd="sng">
                       <a:noFill/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
@@ -10729,3987 +17301,4029 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53A58753-870E-737D-D7DE-B8183E71CF20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="822831" y="2392456"/>
-            <a:ext cx="936210" cy="859471"/>
+            <a:off x="726027" y="2110991"/>
+            <a:ext cx="826068" cy="758357"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71951913-2DEC-14E9-D9EB-F2B9269AD05C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6832600" y="2136391"/>
-            <a:ext cx="1371598" cy="1371598"/>
+            <a:off x="6028764" y="1885051"/>
+            <a:ext cx="1210234" cy="1210234"/>
             <a:chOff x="6745636" y="2136391"/>
             <a:chExt cx="1371598" cy="1371598"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="16" name="Oval 15">
+            <p:cNvPr id="16" name="Round Single Corner Rectangle 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B0D5F9B-C804-5E1F-F06D-56B4337B2BC6}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6745636" y="2136391"/>
               <a:ext cx="1371598" cy="1371598"/>
             </a:xfrm>
-            <a:prstGeom prst="ellipse">
-              <a:avLst/>
+            <a:prstGeom prst="round1Rect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 25235"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
-              <a:schemeClr val="accent6"/>
+              <a:schemeClr val="accent4"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="lt1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:endParaRPr lang="en-US" sz="1588" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="23" name="Graphic 22">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F622C6E-043A-3EC0-7E92-CB21054DC90A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId5">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                   <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7048705" y="2423105"/>
               <a:ext cx="765460" cy="870523"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2535684306"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2254932184"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Table 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD9156D9-5EE9-0166-379F-E3EA243C5A16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="39966927"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3683216716"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="0" y="1760791"/>
-          <a:ext cx="13995400" cy="4657215"/>
+          <a:off x="0" y="1553640"/>
+          <a:ext cx="12348882" cy="4109307"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{2D5ABB26-0587-4C30-8999-92F81FD0307C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="736600">
+                <a:gridCol w="339365">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1335418186"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1371600">
+                <a:gridCol w="1520811">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3996122449"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="3291840">
+                <a:gridCol w="2904565">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2044324428"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="3749040">
+                <a:gridCol w="3307976">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3324875706"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="4084320">
+                <a:gridCol w="3603812">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1676440907"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="762000">
+                <a:gridCol w="672353">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1016372727"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="914400">
+              <a:tr h="806824">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marR="0" marT="91440" marB="0" anchor="b">
+                  <a:tcPr marL="80682" marR="0" marT="80682" marB="0" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Systematic </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>withdrawal</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="91440" marB="91440" anchor="b">
+                  <a:tcPr marL="161365" marR="0" marT="80682" marB="80682" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="accent1"/>
+                      <a:srgbClr val="D9F270"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Managed </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>payout funds</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="91440" marB="91440" anchor="b">
+                  <a:tcPr marL="161365" marR="0" marT="80682" marB="80682" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                      </a:schemeClr>
+                      <a:schemeClr val="accent3"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>Guaranteed minimum withdrawal benefit </a:t>
+                        <a:t>Guaranteed lifetime withdrawal benefit </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>(GMWB)</a:t>
+                        <a:t>(GLWB)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="91440" marB="91440" anchor="b">
+                  <a:tcPr marL="161365" marR="0" marT="80682" marB="80682" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                      </a:schemeClr>
+                      <a:srgbClr val="859910"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="729903359"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1259554">
+              <a:tr h="1111371">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Product </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>overview</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0" marT="640080" marB="0">
+                  <a:tcPr marL="0" marR="0" marT="564776" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Method of withdrawing funds from an investment account</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" indent="0">
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Payments not guaranteed</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
-                      <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Professionally managed investments (i.e. mutual fund or CIT) that provide regular income payments to investors</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" indent="0">
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Payments can fluctuate and are not guaranteed</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
-                      <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Guarantees a specified withdrawal percentage from participants’ accumulated balance from an underlying investment portfolio</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Once total balance depleted, the provider pays a guaranteed payout for life</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3238331956"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1223707">
+              <a:tr h="1079741">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Benefits</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0" marT="640080" marB="0">
+                  <a:tcPr marL="0" marR="0" marT="564776" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Participant has full access to account value</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Potential for growth in retirement</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Actively managed fund</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Participant has full access to account balance</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Potential for growth in retirement</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="173038" marR="0" lvl="0" indent="-173038" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Participant has full access to account balance</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" marR="0" lvl="0" indent="-173038" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>May have a minimum guaranteed return while saving*</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" marR="0" lvl="0" indent="-173038" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Guaranteed income for life*</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3874058778"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1259554">
+              <a:tr h="1111371">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Drawbacks</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0" marT="640080" marB="0">
+                  <a:tcPr marL="0" marR="0" marT="564776" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Balance is exposed to market volatility</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Account value may run out during retirement</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>No insurance protection or guarantees</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Potentially high fees</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Balance is exposed to market volatility</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Account value may run out during retirement</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>No insurance protection or guarantees</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Potentially high fees</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Complicated rules and provisions</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Excess withdrawals from account balance may reduce income</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1745985406"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E50DA93D-2518-285A-E377-D334FCA213A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="630937"/>
-            <a:ext cx="12561455" cy="1035139"/>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
-[...4 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US"/>
               <a:t>Options emphasizing liquidity</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6E14384-8E9C-F72B-C0B2-07EB934163C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="11"/>
+            <p:ph type="body" sz="quarter" idx="23"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>* Insurance product guarantees are backed by the claims-paying ability of the issuer.</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F719EFF-76B1-995A-A3DC-B4C83556DA44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="735806" y="4070637"/>
-            <a:ext cx="457993" cy="457993"/>
+            <a:off x="449538" y="3591739"/>
+            <a:ext cx="404111" cy="404111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3676F7A2-5F25-0354-3DDE-36C5F2ABAF38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="735807" y="2780111"/>
-            <a:ext cx="457993" cy="457993"/>
+            <a:off x="449538" y="2453040"/>
+            <a:ext cx="404111" cy="404111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E94173B-C82C-4205-C55D-77BBF6D496BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="722554" y="5301612"/>
-            <a:ext cx="471245" cy="471245"/>
+            <a:off x="449538" y="4677894"/>
+            <a:ext cx="415804" cy="415804"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Straight Connector 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEB8EB3C-FD10-EED3-FD16-7276EF768BEB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1738250"/>
-            <a:ext cx="13817600" cy="0"/>
+            <a:off x="0" y="1533750"/>
+            <a:ext cx="12192000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="50800" cap="rnd">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4A07C12-17E9-039E-0403-37FA6001675A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="635802" y="1428539"/>
-            <a:ext cx="786384" cy="786384"/>
+            <a:off x="344489" y="1260476"/>
+            <a:ext cx="693868" cy="693868"/>
             <a:chOff x="615176" y="1198534"/>
             <a:chExt cx="1371600" cy="1371600"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="4" name="Oval 3">
+            <p:cNvPr id="4" name="Round Single Corner Rectangle 3">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A5D28E1-5616-3745-092C-7411FDBB5A85}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="615176" y="1198534"/>
               <a:ext cx="1371600" cy="1371600"/>
             </a:xfrm>
-            <a:prstGeom prst="ellipse">
-              <a:avLst/>
+            <a:prstGeom prst="round1Rect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 27536"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
-              <a:schemeClr val="accent6"/>
+              <a:schemeClr val="accent3"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="lt1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:endParaRPr lang="en-US" sz="1588" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="5" name="Graphic 4">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28BB357A-4C2A-136D-84AE-E460FEA4B7FF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId9">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                   <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="822831" y="1454599"/>
               <a:ext cx="936210" cy="859471"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2066694953"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2983706160"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Table 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD9156D9-5EE9-0166-379F-E3EA243C5A16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3148197124"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1676854750"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="0" y="1752600"/>
-          <a:ext cx="13923264" cy="4612354"/>
+          <a:off x="0" y="1546412"/>
+          <a:ext cx="12285233" cy="4584112"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{2D5ABB26-0587-4C30-8999-92F81FD0307C}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="740664">
+                <a:gridCol w="336550">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1335418186"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="1371600">
+                <a:gridCol w="1527212">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3996122449"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="4263136">
+                <a:gridCol w="3452956">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2044324428"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="2869184">
+                <a:gridCol w="2705492">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3324875706"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="4114800">
+                <a:gridCol w="3855563">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1676440907"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="563880">
+                <a:gridCol w="407460">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1016372727"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="914400">
+              <a:tr h="806824">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marR="0" marT="91440" marB="0" anchor="b">
+                  <a:tcPr marL="80682" marR="0" marT="80682" marB="0" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Deferred </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>fixed annuity</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="91440" marB="91440" anchor="b">
+                  <a:tcPr marL="161365" marR="0" marT="80682" marB="80682" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="accent2">
-[...1 lines deleted...]
-                        <a:lumOff val="25000"/>
+                      <a:schemeClr val="accent4">
+                        <a:alpha val="30000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Deferred </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>income annuity</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="91440" marB="91440" anchor="b">
+                  <a:tcPr marL="161365" marR="0" marT="80682" marB="80682" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="accent2">
-[...1 lines deleted...]
-                        <a:lumOff val="10000"/>
+                      <a:schemeClr val="accent4">
+                        <a:alpha val="70000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Qualified longevity annuity contract </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>(QLAC)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marR="0" marT="91440" marB="91440" anchor="b">
+                  <a:tcPr marL="161365" marR="0" marT="80682" marB="80682" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="accent2"/>
+                      <a:schemeClr val="accent4"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="b">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="729903359"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1066800">
+              <a:tr h="1030987">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70042"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Product </a:t>
                       </a:r>
-                    </a:p>
-[...17 lines deleted...]
-                      </a:pPr>
+                      <a:br>
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                      </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>overview</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0" marT="548640" marB="0">
+                  <a:tcPr marL="0" marR="0" marT="575534" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70042"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Provides guaranteed returns during accumulation </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>and guaranteed lifetime income during retirement</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70042"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Provides guaranteed income at </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>a future date; can be a variable or </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>fixed annuity</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70042"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:spcAft>
                           <a:spcPts val="600"/>
                         </a:spcAft>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>A fixed annuity that provides income payments at a postponed, future date, typically 5, 10. or 20+ years </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>post-purchase, in exchange for a higher payment rate after 80 years of age</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70042"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70042"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3238331956"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1371600">
+              <a:tr h="1557581">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0" marT="0" marB="0">
+                  <a:tcPr marL="0" marR="0" marT="0" marB="91440">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Benefits</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0" marT="640080" marB="0">
+                  <a:tcPr marL="0" marR="0" marT="564776" marB="91440">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="173038" marR="0" indent="-173038" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Potential to lower portfolio fees and market volatility</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Full access to account value before annuitization</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Guaranteed returns while saving</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" baseline="30000" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" marR="0" lvl="0" indent="-173038" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Potential for increasing income payments in retirement</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" baseline="30000" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>2</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1100" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" marR="0" lvl="0" indent="-173038" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Guaranteed income for life</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" baseline="30000" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="91440">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="173038" marR="0" lvl="0" indent="-173038" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Potential to lower portfolio fees </a:t>
                       </a:r>
                       <a:br>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                       </a:br>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>and market volatility</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Potentially higher payout rates</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" marR="0" lvl="0" indent="-173038" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Guaranteed income for life</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" baseline="30000" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="91440">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="169863" marR="0" lvl="0" indent="-169863" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Extended tax deferral</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="169863" marR="0" lvl="0" indent="-169863" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Protected from market volatility</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="169863" marR="0" lvl="0" indent="-169863" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Highest payout rates</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="169863" marR="0" lvl="0" indent="-169863" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Guaranteed income for life</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" baseline="30000" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" baseline="30000" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="91440">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0" marT="0" marB="0">
+                  <a:tcPr marL="0" marR="0" marT="0" marB="91440">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="30000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3874058778"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="1259554">
+              <a:tr h="1188720">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
-                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Drawbacks</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="0" marR="0" marT="640080" marB="0">
+                  <a:tcPr marL="0" marR="0" marT="564776" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Participant loses liquidity to annuitized assets</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="173038" indent="-173038">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Less upside potential than equity-linked instruments</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="174625" marR="0" lvl="0" indent="-174625" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Participant loses liquidity to annuitized assets</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="174625" indent="-174625">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>No ability to withdraw balance before payments begin</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="174625" indent="-174625">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Limited purchase amount</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="174625" indent="-174625">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Long deferral period</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="174625" indent="-174625">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>If no death benefit, amounts annuitized are lost if investor passes before income start date</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="174625" indent="-174625">
                         <a:spcAft>
                           <a:spcPts val="400"/>
                         </a:spcAft>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1200" dirty="0">
+                        <a:rPr lang="en-US" sz="1100" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Georgia" panose="02040502050405020303" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>No ability to withdraw balance before payments begin</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="182880" marT="91440" marB="0">
+                  <a:tcPr marL="161365" marR="80682" marT="80682" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:endParaRPr lang="en-US" dirty="0"/>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0">
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:solidFill>
-                      <a:schemeClr val="bg1"/>
+                      <a:srgbClr val="E3E5DC">
+                        <a:alpha val="70000"/>
+                      </a:srgbClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1745985406"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E50DA93D-2518-285A-E377-D334FCA213A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="630937"/>
-            <a:ext cx="13138727" cy="1035139"/>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
-[...4 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Options emphasizing longevity risk protection</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6E14384-8E9C-F72B-C0B2-07EB934163C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="11"/>
+            <p:ph type="body" sz="quarter" idx="23"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="5975864"/>
+            <a:ext cx="11522074" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> Insurance product guarantees are backed by the claims-paying ability of the issuer.  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> Product feature is not universal and may vary by product.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="11" name="Straight Connector 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83870305-07EA-AB21-93F1-68C52C142D8F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1738250"/>
-            <a:ext cx="13817600" cy="0"/>
+            <a:off x="0" y="1533750"/>
+            <a:ext cx="12192000" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="50800" cap="rnd">
             <a:solidFill>
-              <a:schemeClr val="bg1">
-[...1 lines deleted...]
-              </a:schemeClr>
+              <a:schemeClr val="accent6"/>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="Group 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40124510-8CED-98B6-4F5A-2946D1857838}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="622551" y="1428540"/>
-            <a:ext cx="790353" cy="790353"/>
+            <a:off x="342752" y="1260477"/>
+            <a:ext cx="697370" cy="697370"/>
             <a:chOff x="6745636" y="2136391"/>
             <a:chExt cx="1371598" cy="1371598"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="9" name="Oval 8">
+            <p:cNvPr id="9" name="Round Single Corner Rectangle 8">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DE39AA6-104A-40D6-288B-12E615A1AF12}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6745636" y="2136391"/>
               <a:ext cx="1371598" cy="1371598"/>
             </a:xfrm>
-            <a:prstGeom prst="ellipse">
-              <a:avLst/>
+            <a:prstGeom prst="round1Rect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 27139"/>
+              </a:avLst>
             </a:prstGeom>
             <a:solidFill>
-              <a:schemeClr val="accent6"/>
+              <a:schemeClr val="accent4"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="lt1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:endParaRPr lang="en-US" sz="1588" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="10" name="Graphic 9">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C5E5208-BABE-659F-A6F5-85BB5A22AABF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3">
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                   <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
@@ -14734,1432 +21348,2860 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC26852D-DF4F-CA02-7D8F-5332C333BF4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="735806" y="3885660"/>
-            <a:ext cx="457993" cy="457993"/>
+            <a:off x="454193" y="3500165"/>
+            <a:ext cx="404111" cy="404111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Graphic 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0C33998-1517-5845-6B0F-CDF47239ADDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId7" cstate="print">
             <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="735807" y="2737909"/>
-            <a:ext cx="457993" cy="457993"/>
+            <a:off x="451673" y="2447166"/>
+            <a:ext cx="404111" cy="404111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Graphic 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87104C35-30D6-EC70-33AF-1CAB939A1B29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="722554" y="5212080"/>
-            <a:ext cx="471245" cy="471245"/>
+            <a:off x="457541" y="5020407"/>
+            <a:ext cx="415804" cy="415804"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="731971337"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1492823628"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE936346-BAEC-CB0D-D0D5-C94D9423620E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1409689"/>
+            <a:ext cx="12192000" cy="2019311"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="1588"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4631196D-0320-DD50-9878-DFE0EDF43D78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="3429000"/>
+            <a:ext cx="12191999" cy="2089971"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="1588"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80CDFB7A-E510-2772-492D-00AEE7D51E5B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Annuities: myth vs. reality</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{643BECCF-53AB-8FC1-CD72-CA41EB260743}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74B0F12C-B4D3-E0EE-FA1F-29D0D3755441}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2333802" y="1783482"/>
+            <a:ext cx="2020954" cy="951331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="529"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2118" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Annuities are restrictive, with little to no flexibility.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E86B67B-2566-41CD-374A-446E6B17D4D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2333802" y="3910502"/>
+            <a:ext cx="2597915" cy="1277471"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="529"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1765" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Annuities offer a range of options and can be used to diversify a retirement income plan.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="529"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2471" dirty="0" err="1">
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48BA8A30-5C89-0E0F-C340-6BF4D894D58F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5591027" y="1783481"/>
+            <a:ext cx="2689412" cy="806824"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="529"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2118" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>It’s all or nothing with annuities: they require using total savings.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27550A9A-5444-F109-3568-5954FE4C94BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5591027" y="3910502"/>
+            <a:ext cx="3208391" cy="1277471"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="529"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1765" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Employees can annuitize a portion of their savings and leave the rest until they are ready to withdraw them.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07A99570-9180-F874-D75D-6EB58FC9113B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9121589" y="1783481"/>
+            <a:ext cx="1832488" cy="806824"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="529"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2118" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Employees lose estate value.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4C7F26A-D12C-D9F6-F965-94CB7B7EE3E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9121589" y="3910502"/>
+            <a:ext cx="2748241" cy="1277471"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="529"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1765" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Employees have multiple options with annuities, including joint payout options to provide for an estate benefit.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EF89B2A-2027-DDEE-8882-EFB3034D3AF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="559670" y="2382420"/>
+            <a:ext cx="1210235" cy="479142"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>Myth </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25275A95-CE65-6908-C3A1-56669ED4D3B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="559670" y="4102646"/>
+            <a:ext cx="1210235" cy="609091"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" i="1" dirty="0"/>
+              <a:t>Reality</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="5" name="Group 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15C16B1E-6384-F687-B75A-633630B11A96}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2039179" y="1864683"/>
+            <a:ext cx="6760239" cy="3379670"/>
+            <a:chOff x="2311070" y="2113307"/>
+            <a:chExt cx="7661604" cy="3551377"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="13" name="Straight Connector 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80D5AF46-F380-B694-B396-F9D151223964}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvCxnSpPr>
+              <a:cxnSpLocks/>
+            </p:cNvCxnSpPr>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9972674" y="2113307"/>
+              <a:ext cx="0" cy="3551377"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="12700">
+              <a:solidFill>
+                <a:schemeClr val="accent6"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="20" name="Straight Connector 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90767D49-4550-4459-7453-ACFC38A945E7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvCxnSpPr>
+              <a:cxnSpLocks/>
+            </p:cNvCxnSpPr>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5918200" y="2113307"/>
+              <a:ext cx="0" cy="3551377"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="12700">
+              <a:solidFill>
+                <a:schemeClr val="accent6"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="21" name="Straight Connector 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE1F2611-DB16-2E3B-6CE4-9E7E55DCB560}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvCxnSpPr>
+              <a:cxnSpLocks/>
+            </p:cNvCxnSpPr>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2311070" y="2113307"/>
+              <a:ext cx="0" cy="3551377"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="12700">
+              <a:solidFill>
+                <a:schemeClr val="accent6"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA73456F-ADD9-BAFA-0A77-F144815F9428}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="488944" y="3102266"/>
+            <a:ext cx="672353" cy="672353"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="1588"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07B75631-8AF7-37BA-9D32-A6FDAFBB4545}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="488936" y="3305994"/>
+            <a:ext cx="672353" cy="479142"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>VS.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3067717240"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D626BEB7-BB30-BD8E-169B-C088C9B2F164}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2420470"/>
+            <a:ext cx="12192000" cy="3025589"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:alpha val="30000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="1588"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F560EC8-583D-606D-A0A8-8CE00FF506A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A closer look at in-plan annuities</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88618205-2D69-8B85-38C7-EC55ED10391A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16" name="Group 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F47FF402-ED34-56DB-74F8-347F21C33FB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="811139" y="1658121"/>
+            <a:ext cx="1238250" cy="1238250"/>
+            <a:chOff x="744141" y="1879204"/>
+            <a:chExt cx="1403350" cy="1403350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Round Single Corner Rectangle 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DED8A89C-5FD9-4040-1123-3808C4753DFE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="744141" y="1879204"/>
+              <a:ext cx="1403350" cy="1403350"/>
+            </a:xfrm>
+            <a:prstGeom prst="round1Rect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 28154"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Graphic 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A253D786-4F2E-DD0A-E6E2-CC1550C82C50}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1117600" y="2181224"/>
+              <a:ext cx="766495" cy="656996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94D4C4B9-0C92-7A35-C069-C607EAF880A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="780429" y="3286058"/>
+            <a:ext cx="2017059" cy="1378255"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="529"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2118" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Integrates a lifetime income solution into a retirement menu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25DB286B-DEEB-CCA8-F329-47A69ECE9A59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4247849" y="3286058"/>
+            <a:ext cx="2823882" cy="1378255"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="529"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2118" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gives the option – without the obligation – to roll assets into a guaranteed income stream.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{577A7139-608C-AF71-D8A5-9137A94EC11D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7848546" y="3286058"/>
+            <a:ext cx="3555321" cy="1378255"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="529"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2118" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The easiest lifetime income solutions to adopt – when embedded in a familiar target date or managed account structure</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11" name="Group 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B896497-AAB3-700D-6B6A-DAA8CDD0C0F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4229979" y="1658121"/>
+            <a:ext cx="1238250" cy="1238250"/>
+            <a:chOff x="744141" y="1879204"/>
+            <a:chExt cx="1403350" cy="1403350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Round Single Corner Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D47A60BA-9FC5-C6B8-8824-9EE2450809AA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="744141" y="1879204"/>
+              <a:ext cx="1403350" cy="1403350"/>
+            </a:xfrm>
+            <a:prstGeom prst="round1Rect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 28154"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Graphic 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73989E53-FF03-8DDB-D4A7-8F195EF9E200}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1117600" y="2181224"/>
+              <a:ext cx="766495" cy="656996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28" name="Group 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64378BE9-1069-2B27-0C9E-2A28EC7C53ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7848546" y="1658121"/>
+            <a:ext cx="1238250" cy="1238250"/>
+            <a:chOff x="744141" y="1879204"/>
+            <a:chExt cx="1403350" cy="1403350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Round Single Corner Rectangle 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829A1170-7EC6-9701-B3BF-DBF9304C84A4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="744141" y="1879204"/>
+              <a:ext cx="1403350" cy="1403350"/>
+            </a:xfrm>
+            <a:prstGeom prst="round1Rect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 28154"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="lt1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1588"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Graphic 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4155A148-8E58-C2AC-2F8B-6694144FBE5B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3">
+              <a:extLst>
+                <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1117600" y="2181224"/>
+              <a:ext cx="766495" cy="656996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1741105082"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Content Placeholder 6">
+          <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03338987-F3E4-C770-AE7F-6149CE440B76}"/>
-[...95 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEEA4B86-A5DE-5FF4-C9F4-4FF3A2550E12}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64849D86-F332-4A7C-909D-6264615BC5A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628073" y="630937"/>
-            <a:ext cx="12859157" cy="1035139"/>
+            <a:off x="345123" y="296863"/>
+            <a:ext cx="11522074" cy="1227137"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Important information</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49C0D39A-1B80-9FAF-47A4-CB12CC8E4D56}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="23"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="344489" y="1773237"/>
+            <a:ext cx="11522074" cy="4787899"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>Investing involves risk; principal loss is possible.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>Any guarantees are backed by the claims-paying ability of the issuing company. Annuity contracts and certificates are issued by Teachers Insurance and Annuity Association of America (TIAA). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>The views and opinions expressed are for informational and educational purposes only as of the date of production/writing and may change without notice at any time based on numerous factors, such as market or other conditions, legal and regulatory developments, additional risks and uncertainties and may not come to pass. This material may contain “forward-looking” information that is not purely historical in nature. Such information may include, among other things, projections, forecasts, estimates of market returns, and proposed or expected portfolio composition. Any changes to assumptions that may have been made in preparing this material could have a material impact on the information presented herein by way of example. Past performance is no guarantee of future results. Investing involves risk; principal loss is possible.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>This material is not intended to be a recommendation or investment advice, does not constitute a solicitation to buy, sell or hold a security or an investment strategy, and is not provided in a fiduciary capacity. The information provided does not take into account the specific objectives or circumstances of any particular investor or suggest any specific course of action. Investment decisions should be made based on an investor’s objectives and circumstances and in consultation with his or her financial professionals. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>Please note that this information should not replace a client’s consultation with a tax professional regarding their tax situation. Nuveen is not a tax advisor. Clients should consult their professional advisors before making any tax or investment decisions. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>Nuveen, LLC provides investment solutions through its investment specialists.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1100"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0"/>
+              <a:t>5655606  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2892279137"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3951970720"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
-[...40 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="2017_Nuveen_PPT_Onscreen">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Nuveen 2025">
   <a:themeElements>
-    <a:clrScheme name="Nuveen 2017">
+    <a:clrScheme name="Custom 5">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="00313C"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="263746"/>
+        <a:srgbClr val="00313C"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="008FBE"/>
+        <a:srgbClr val="BABCBC"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="008FBE"/>
+        <a:srgbClr val="FF8D19"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="075156"/>
+        <a:srgbClr val="00313C"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="00AD97"/>
+        <a:srgbClr val="C3D62E"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="6EAFBD"/>
+        <a:srgbClr val="00AD97"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="25B34B"/>
+        <a:srgbClr val="BABCBC"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="C3D62E"/>
+        <a:srgbClr val="747476"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="2B8B9D"/>
+        <a:srgbClr val="FF8D19"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="00B097"/>
+        <a:srgbClr val="FF8D19"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Georgia">
       <a:majorFont>
-        <a:latin typeface="Georgia"/>
+        <a:latin typeface="Georgia" panose="02040502050405020303"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="돋움"/>
         <a:font script="Hans" typeface="方正舒体"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Georgia"/>
+        <a:latin typeface="Georgia" panose="02040502050405020303"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="돋움"/>
         <a:font script="Hans" typeface="方正舒体"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
     <a:spDef>
       <a:spPr>
-        <a:noFill/>
+        <a:solidFill>
+          <a:schemeClr val="accent2"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </a:spPr>
       <a:bodyPr rtlCol="0" anchor="ctr"/>
       <a:lstStyle>
         <a:defPPr algn="ctr">
           <a:defRPr/>
         </a:defPPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="2">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
-          <a:schemeClr val="lt1"/>
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="dk1"/>
+          <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr>
-        <a:effectLst/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:ln>
       </a:spPr>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
     <a:txDef>
       <a:spPr>
         <a:noFill/>
       </a:spPr>
       <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
         <a:noAutofit/>
       </a:bodyPr>
       <a:lstStyle>
-        <a:defPPr marL="0" algn="l">
-[...4 lines deleted...]
-          </a:defRPr>
+        <a:defPPr algn="l">
+          <a:defRPr sz="1300" dirty="0" smtClean="0"/>
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:custClrLst>
+    <a:custClr name="Clementine">
+      <a:srgbClr val="FF8D19"/>
+    </a:custClr>
+    <a:custClr name="Clementine 02">
+      <a:srgbClr val="FFC764"/>
+    </a:custClr>
+    <a:custClr name="Clementine 03">
+      <a:srgbClr val="BC4C00"/>
+    </a:custClr>
+    <a:custClr name="Clementine 04">
+      <a:srgbClr val="662A14"/>
+    </a:custClr>
+    <a:custClr name="Clementine Complement 01">
+      <a:srgbClr val="E9E2D5"/>
+    </a:custClr>
+    <a:custClr name="Clementine Complement 02">
+      <a:srgbClr val="898179"/>
+    </a:custClr>
+    <a:custClr name="Cloud">
+      <a:srgbClr val="00313C"/>
+    </a:custClr>
+    <a:custClr name="Cloud 02">
+      <a:srgbClr val="B0E7EA"/>
+    </a:custClr>
+    <a:custClr name="Cloud 03">
+      <a:srgbClr val="40C5D3"/>
+    </a:custClr>
+    <a:custClr name="Cloud 04">
+      <a:srgbClr val="02889E"/>
+    </a:custClr>
+    <a:custClr name="Cloud Complement 01">
+      <a:srgbClr val="BABCBC"/>
+    </a:custClr>
+    <a:custClr name="Cloud Complement 02">
+      <a:srgbClr val="8A8A8D"/>
+    </a:custClr>
+    <a:custClr name="Prairie">
+      <a:srgbClr val="C3D62E"/>
+    </a:custClr>
+    <a:custClr name="Prairie 02">
+      <a:srgbClr val="D9F270"/>
+    </a:custClr>
+    <a:custClr name="Prairie 03">
+      <a:srgbClr val="859910"/>
+    </a:custClr>
+    <a:custClr name="Prairie 04">
+      <a:srgbClr val="46560D"/>
+    </a:custClr>
+    <a:custClr name="Prairie Complement 01">
+      <a:srgbClr val="E3E5DC"/>
+    </a:custClr>
+    <a:custClr name="Prairie Complement 02">
+      <a:srgbClr val="B1B2A1"/>
+    </a:custClr>
+    <a:custClr name="Marine">
+      <a:srgbClr val="00AD97"/>
+    </a:custClr>
+  </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="2017_Nuveen_PPT_Onscreen.potx" id="{196601DE-38E0-41B7-9754-FAD2EE04D059}" vid="{C507750E-3849-42A7-B99B-BD106287085F}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Nuveen_PPT Template_16x9_Final[83]  -  Read-Only" id="{CF904060-16A5-6947-BEBA-72303D7D0664}" vid="{30E2AADF-94E2-734E-AAD8-E354FEACFF74}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps10.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="383c6cdf-da49-48e2-9624-06d20b59bcdf">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...2 lines deleted...]
-<VariableList UniqueId="acdb8de2-aa95-4b5a-abf4-225afedb3ab8" Name="AD_HOC" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="d9fae784-ff38-4b9b-882e-a4535576163f" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F6B2A694DC5E944B06B92ADB42E3817" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6e939a775cfb246fb4eeea5615826a3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="383c6cdf-da49-48e2-9624-06d20b59bcdf" xmlns:ns3="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="306eb8b8c693a071391a43f7b5e6511b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F6B2A694DC5E944B06B92ADB42E3817" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6aaea15319e716a2c7e552a053d098fd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="383c6cdf-da49-48e2-9624-06d20b59bcdf" xmlns:ns3="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac60e5b41c9c43f684fddf2187b49ce2" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
     <xsd:import namespace="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="383c6cdf-da49-48e2-9624-06d20b59bcdf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6f051e93-a185-415f-b6e1-484cc9e84e9f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
@@ -16176,50 +24218,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17e8c4de-8ece-423e-a551-713115edcbf2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -16321,256 +24368,178 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E105E134-A82E-446B-9121-F4188C0FB02C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07EC78B1-9771-4640-B6F5-2AE819F61495}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C0AB1E0-5DEA-41FD-9612-54E3CD0BBC99}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E07766-954C-4F5B-858C-DA73861D4041}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5738604B-CA50-49F3-A7E2-501195ED52CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39B7A174-72E4-48C8-9CB6-563CF6A3EF10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
     <ds:schemaRef ds:uri="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>2017_Nuveen_PPT_Onscreen</Template>
+  <Template>Nuveen 2025</Template>
   <TotalTime></TotalTime>
-  <Words>1797</Words>
+  <Words>1996</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>149</Paragraphs>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>186</Paragraphs>
   <Slides>7</Slides>
-  <Notes>7</Notes>
+  <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="8" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Embedded OLE Servers</vt:lpstr>
-[...4 lines deleted...]
-      <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Narrow</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Georgia</vt:lpstr>
-      <vt:lpstr>Google Sans</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>The SECURE Act 1.0 and 2.0</vt:lpstr>
+      <vt:lpstr>Symbol</vt:lpstr>
+      <vt:lpstr>System Font Regular</vt:lpstr>
+      <vt:lpstr>Nuveen 2025</vt:lpstr>
+      <vt:lpstr>Know the lifetime income landscape</vt:lpstr>
       <vt:lpstr>Understanding the lifetime income landscape1</vt:lpstr>
       <vt:lpstr>Options emphasizing liquidity</vt:lpstr>
       <vt:lpstr>Options emphasizing longevity risk protection</vt:lpstr>
+      <vt:lpstr>Annuities: myth vs. reality</vt:lpstr>
+      <vt:lpstr>A closer look at in-plan annuities</vt:lpstr>
       <vt:lpstr>Important information</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>RR Donnelley</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Title of presentation</dc:title>
-  <dc:creator>RR Donnelley</dc:creator>
+  <dc:title/>
+  <dc:creator>Carlson, Kris</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009F6B2A694DC5E944B06B92ADB42E3817</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationId">
-    <vt:lpwstr>caad1aa0-b4bf-47aa-b84e-cdf82d47dcf5</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterLocations">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_SetDate">
-    <vt:lpwstr>2023-09-19T17:31:01Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_SetDate">
+    <vt:lpwstr>2026-06-25T20:56:57Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Name">
     <vt:lpwstr>TIAA-Sensitivity-Public-Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_SiteId">
     <vt:lpwstr>67080e55-9c90-409b-9421-7fab7df8331b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_ActionId">
-    <vt:lpwstr>6ddc2ec0-0502-4ed7-97d5-7e9d1903e356</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_ActionId">
+    <vt:lpwstr>130142a8-3615-4907-83fc-bae5e2979411</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_923fbcac-c1a0-42ae-9212-22391b0bb07a_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>