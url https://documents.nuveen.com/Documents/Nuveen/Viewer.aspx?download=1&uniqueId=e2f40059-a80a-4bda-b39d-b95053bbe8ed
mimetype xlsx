--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf6e1f95f5144221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d0ca2049a44fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Real Assets" sheetId="1" r:id="R49ec465398434c8c"/>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Equities" sheetId="2" r:id="R70a994bc4bb54499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Real Assets" sheetId="1" r:id="R6a4bc2f9791247c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Equities" sheetId="2" r:id="R95847876537f41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="3453" formatCode="0.00"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="12"/>
       <x:color rgb="FFFFFF"/>
@@ -125,3123 +125,3201 @@
     <x:xf numFmtId="3453" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="3453" fontId="4" fillId="0" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0">
       <x:alignment horizontal="left" vertical="top" wrapText="0"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" xfId="0">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf fontId="1" fillId="0" borderId="0" xfId="0">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d631452bb5c4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49ec465398434c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R70a994bc4bb54499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa3955689b94a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a4bc2f9791247c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R95847876537f41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="35" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="25" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
     <x:col min="4" max="7" width="25" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="35" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="30" customHeight="1">
       <x:c r="A1" s="3" t="str">
-        <x:v>Daily Holdings (Real Assets) for 06/05/2026</x:v>
+        <x:v>Daily Holdings (Real Assets) for 07/24/2026</x:v>
       </x:c>
       <x:c r="B1" s="3"/>
       <x:c r="C1" s="3"/>
       <x:c r="D1" s="3"/>
       <x:c r="E1" s="3"/>
       <x:c r="F1" s="3"/>
       <x:c r="G1" s="3"/>
       <x:c r="H1" s="3"/>
     </x:row>
     <x:row>
       <x:c s="4" t="str">
         <x:v>Fund</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Ticker</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Name</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Quantity</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Market Value</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>% Weighting</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Sector</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
+        <x:v>NEE</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NEXTERA ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>327033.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>89.78</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29361022.740000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.939199</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
         <x:v>ETR</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>ENTERGY CORP</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>302529.000000</x:v>
-[...8 lines deleted...]
-        <x:v>5.997425</x:v>
+        <x:v>248312.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>115.95</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>28791776.400000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.843439</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>AEP</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>AMERICAN ELECTRIC POWER</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>212874.000000</x:v>
-[...8 lines deleted...]
-        <x:v>4.921264</x:v>
+        <x:v>197073.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>135.54</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>26711274.420000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.493450</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>NEE</x:v>
-[...14 lines deleted...]
-        <x:v>4.862435</x:v>
+        <x:v>XEL</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>XCEL ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>301169.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>81.67</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24596472.230000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.137692</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>XEL</x:v>
-[...14 lines deleted...]
-        <x:v>4.103516</x:v>
+        <x:v>AENA SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AENA SME SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>678043.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30.29</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20541078.040000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.455481</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IBE SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IBERDROLA SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>828600.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24.09</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19964796.140000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.358538</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>IBE SM</x:v>
-[...14 lines deleted...]
-        <x:v>3.396116</x:v>
+        <x:v>LNT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALLIANT ENERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>248637.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>74.94</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18632856.780000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.134475</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>LNT</x:v>
-[...14 lines deleted...]
-        <x:v>3.124889</x:v>
+        <x:v>NI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NISOURCE INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>395135.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>46.68</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18444901.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.102856</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENBRIDGE INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>312504.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>56.86</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17768977.440000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.989150</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LNG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CHENIERE ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>63335.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>269.72</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17082716.200000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.873706</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WMB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WILLIAMS COS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>215769.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>74.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15966906.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.686001</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TRGP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TARGA RESOURCES CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>55136.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>281.33</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15511410.880000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.609376</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AEE</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AMEREN CORPORATION</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>131213.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>113.78</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14929415.140000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.511471</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TCL AU</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TRANSURBAN GROUP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1288833.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10.18</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13113812.480000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.206045</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENGI FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENGIE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>366652.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31.63</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11597268.430000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.950927</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>OKE</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ONEOK INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121032.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>93.16</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11275341.120000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.896772</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EOAN GR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>E.ON SE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>501696.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22.28</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11179909.920000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.880718</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WASTE MANAGEMENT INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>46563.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>238.75</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11116916.250000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.870121</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CNP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CENTERPOINT ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>236881.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>44.56</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10555417.360000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.775664</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENEL IM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENEL SPA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>909847.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11.27</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10252318.740000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.724676</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>ENB</x:v>
-[...14 lines deleted...]
-        <x:v>3.034752</x:v>
+        <x:v>NRG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NRG ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>72341.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>141.03</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10202251.230000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.716253</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Independent Power Producers &amp; Energy Traders</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>KMI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>KINDER MORGAN INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>299416.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>32.86</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9838809.760000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.655114</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>AENA SM</x:v>
-[...14 lines deleted...]
-        <x:v>2.998851</x:v>
+        <x:v>OMAB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GRUPO AEROPORTUARIO CEN-ADR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>94648.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>103.43</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9789442.640000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.646809</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Transportation Infrastructure</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>NI</x:v>
-[...14 lines deleted...]
-        <x:v>2.993522</x:v>
+        <x:v>NG/ LN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NATIONAL GRID PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>588814.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16.43</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9673827.010000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.627360</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Multi-Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>WMB</x:v>
-[...14 lines deleted...]
-        <x:v>2.951016</x:v>
+        <x:v>UNP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>UNION PACIFIC CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30231.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>307.32</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9290590.920000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.562891</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CANADIAN PACIFIC KANSAS CITY</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>92009.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>92.36</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8497951.240000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.429551</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Ground Transportation</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WCN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WASTE CONNECTIONS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>48855.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>169.61</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8286296.550000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.393946</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AIA NZ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AUCKLAND INTL AIRPORT LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1623217.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4.97</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8060862.740000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.356022</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7825000.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7825000.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.316345</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>RWE GR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>RWE AG</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>114831.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>66.85</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7676916.830000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.291434</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ATO</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ATMOS ENERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>42449.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>179.22</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7607709.780000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.279792</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Gas Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SO</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SOUTHERN CO/THE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>76721.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>97.25</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7461117.250000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.255131</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GET FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GETLINK SE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>324880.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21.45</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6969995.120000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.172513</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TRP CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TC ENERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>96303.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>70.62</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6801273.460000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.144131</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>TCL AU</x:v>
-[...14 lines deleted...]
-        <x:v>2.825806</x:v>
+        <x:v>NXT AU</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NEXTDC LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>696818.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9.40</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6549280.390000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.101740</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Internet Software &amp; Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EVRG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EVERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>73611.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>87.18</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6417406.980000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.079555</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PAC</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GRUPO AEROPORTUARIO PAC-ADR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29348.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>216.28</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6347385.440000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.067776</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Transportation Infrastructure</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>AEE</x:v>
-[...14 lines deleted...]
-        <x:v>2.761975</x:v>
+        <x:v>CSX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CSX CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>117860.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>53.23</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6273687.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.055378</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DTM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DT MIDSTREAM INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>42674.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>145.69</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6217175.060000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.045872</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ELI BB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ELIA GROUP SA/NV</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>38742.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>157.22</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6091095.380000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.024662</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ICT PM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>INTL CONTAINER TERM SVCS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>349241.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15.65</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5466899.070000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.919658</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALA CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALTAGAS LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>131389.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40.55</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5327676.500000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.896238</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CNI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CANADIAN NATL RAILWAY CO</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>39274.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>129.48</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5085197.520000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.855447</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SCI SP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SEMBCORP INDUSTRIES LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1240970.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4.08</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5065724.630000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.852171</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Industrial Conglomerates</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DBI AU</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DALRYMPLE BAY INFRASTRUCTURE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1265120.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5065179.060000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.852080</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GEKTERNA GA</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GEK TERNA SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>103095.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>48.65</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5015204.860000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.843673</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Construction &amp; Engineering</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ET</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENERGY TRANSFER LP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>239128.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20.36</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4868646.080000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.819018</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ASR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GRUPO AEROPORTUARIO SUR-ADR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18108.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>267.76</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4848598.080000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.815646</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IDA</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IDACORP INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31018.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>148.57</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4608344.260000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.775229</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ADP FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ADP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>37830.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>120.73</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4567068.130000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.768286</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENG SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENAGAS SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>215849.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19.99</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4314677.860000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.725828</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>VST</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>VISTRA CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24839.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>163.38</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4058195.820000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.682682</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Independent Power Producers &amp; Energy Traders</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>RSG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>REPUBLIC SERVICES INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18121.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>216.91</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3930626.110000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.661222</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SSE LN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SSE PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>119782.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>32.22</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3859143.630000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.649197</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IFT NZ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>INFRATIL LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>351917.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3165804.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.532561</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>VIE FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>VEOLIA ENVIRONNEMENT</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>68292.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>41.53</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2836087.980000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.477095</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Multi-Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>LNG</x:v>
-[...14 lines deleted...]
-        <x:v>2.629507</x:v>
+        <x:v>PPL CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PEMBINA PIPELINE CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>53970.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>51.37</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2772461.650000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.466392</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>TRGP</x:v>
-[...14 lines deleted...]
-        <x:v>2.520593</x:v>
+        <x:v>FRA GR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FRAPORT AG FRANKFURT AIRPORT</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>33489.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>74.88</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2507702.670000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.421853</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DLR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DIGITAL REALTY TRUST INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12594.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>199.08</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2507213.520000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.421771</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Equity Real Estate Investment Trusts (REITs)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GFL</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GFL ENVIRONMENTAL INC-SUB VT</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>59198.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>39.68</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2348976.640000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.395152</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>3IN LN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>3I INFRASTRUCTURE PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>331268.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5.13</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1699991.950000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.285978</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Diversified Financial Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CPX CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CAPITAL POWER CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>28494.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50.87</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1449604.340000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.243857</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Independent Power Producers &amp; Energy Traders</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>RGSI CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ROCKPOINT GAS STORAG-CL A</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>71385.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19.57</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1397174.770000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.235037</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>CNP</x:v>
-[...92 lines deleted...]
-        <x:v>1.757517</x:v>
+        <x:v>IG IM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ITALGAS SPA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121059.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11.43</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1384071.810000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.232833</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Gas Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FER SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FERROVIAL NV</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21219.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>63.10</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1338842.970000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.225224</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Distributors</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CURRENCY</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>845237.960000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>961077.600000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.161600</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>2663714D SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IBERDROLA SA-INT</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16572.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24.12</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>399664.020000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.067233</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>GET FP</x:v>
-[...778 lines deleted...]
-      <x:c s="5" t="str">
         <x:v/>
       </x:c>
       <x:c s="5" t="str">
         <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>3725000.000000</x:v>
+        <x:v>261391.180000</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>100.00</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>3725000.000000</x:v>
-[...2 lines deleted...]
-        <x:v>0.666837</x:v>
+        <x:v>261391.180000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.043972</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Global Infrastructure Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>RWE GR</x:v>
-[...395 lines deleted...]
-        <x:v>1200739.560000</x:v>
+        <x:v>USD1</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>US DOLLAR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>-11925.330000</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>1.00</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>1383912.890000</x:v>
-[...80 lines deleted...]
-        <x:v>-0.015703</x:v>
+        <x:v>-11925.330000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>-0.002006</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row/>
     <x:row/>
-    <x:row r="73" ht="30" customHeight="1">
+    <x:row r="74" ht="30" customHeight="1">
       <x:c s="10" t="str">
         <x:v>Before investing, carefully consider fund investment objectives, risks, charges and expenses. For this and other information that should be read carefully, please request a prospectus or summary prospectus from your financial advisor or Nuveen at 800.257.8787 or visit nuveen.com.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row r="75" ht="135" customHeight="1">
+    <x:row r="76" ht="135" customHeight="1">
       <x:c s="11" t="str">
         <x:v>Holdings data is unaudited and holdings are subject to change and may not be representative of the Fund's current or future investments. The holdings listed includes the Fund's long-term investments and excludes any temporary cash investments. Top holdings by issuer (for other than fixed income securities) includes the underlying ordinary shares combined with any depositary receipts, preferred shares, contract for differences (CFDs), rights, options and warrants. The holdings listed should not be considered a recommendation to buy, sell or hold a particular security.
 Holdings reflect the portfolio of the fund as of the stated as of date. Holdings data is presented for informational purposes only and should not be considered a replacement for portfolio holdings reported and/or filed for regulatory purposes.
 This material is not intended to be a recommendation or investment advice, does not constitute a solicitation to buy, sell or hold a security or investment strategy and is not provided in a fiduciary capacity. The information provided does not take into account the specific objectives or circumstances of any particular investor, or suggest any specific course of action. Investment decisions should be made based on investors objectives and circumstances and in consultation with their financial advisors. Financial professionals should independently evaluate the risks associated with products or services and exercise independent judgment with respect to their clients.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row r="77" ht="45" customHeight="1">
+    <x:row r="78" ht="45" customHeight="1">
       <x:c s="12" t="str">
         <x:v>Important information on risk
 Past performance is no guarantee of future results. All investments carry a certain degree of risk, including the possible loss of principal, and there is no assurance that an investment will provide positive performance over any period of time. Certain products and services may not be available to all entities or persons. There is no guarantee that investment objectives will be achieved. See the applicable product literature for details.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row r="79" ht="90" customHeight="1">
+    <x:row r="80" ht="90" customHeight="1">
       <x:c s="11" t="str">
         <x:v>Visit www.nuveen.com for a glossary of terms.
 Nuveen, LLC provides investment solutions through its investment specialists. Nuveen Securities, LLC, member FINRA and SIPC.
 5478852</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
-    <x:mergeCell ref="A73:H73"/>
-[...2 lines deleted...]
-    <x:mergeCell ref="A79:H79"/>
+    <x:mergeCell ref="A74:H74"/>
+    <x:mergeCell ref="A76:H76"/>
+    <x:mergeCell ref="A78:H78"/>
+    <x:mergeCell ref="A80:H80"/>
   </x:mergeCells>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" tabSelected="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="35" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="25" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
     <x:col min="4" max="7" width="25" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="35" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="30" customHeight="1">
       <x:c r="A1" s="3" t="str">
-        <x:v>Daily Holdings (Equities) for 06/05/2026</x:v>
+        <x:v>Daily Holdings (Equities) for 07/24/2026</x:v>
       </x:c>
       <x:c r="B1" s="3"/>
       <x:c r="C1" s="3"/>
       <x:c r="D1" s="3"/>
       <x:c r="E1" s="3"/>
       <x:c r="F1" s="3"/>
       <x:c r="G1" s="3"/>
       <x:c r="H1" s="3"/>
     </x:row>
     <x:row>
       <x:c s="4" t="str">
         <x:v>Fund</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Ticker</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Name</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Quantity</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Market Value</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>% Weighting</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Sector</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>AAPL</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>APPLE INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>1521690.000000</x:v>
-[...8 lines deleted...]
-        <x:v>7.327059</x:v>
+        <x:v>1482269.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>333.02</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>493625222.380000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>7.835314</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Computers &amp; Peripherals</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>MSFT</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>MICROSOFT CORP</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>994446.000000</x:v>
-[...8 lines deleted...]
-        <x:v>6.491692</x:v>
+        <x:v>968683.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>381.70</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>369746301.100000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>5.868984</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Software</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>AVGO</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>BROADCOM INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>906541.000000</x:v>
-[...8 lines deleted...]
-        <x:v>5.478420</x:v>
+        <x:v>883056.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>381.92</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>337256747.520000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>5.353277</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Semiconductors &amp; Semiconductor Equipment</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>TSM</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>TAIWAN SEMICONDUCTOR-SP ADR</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>707381.000000</x:v>
-[...8 lines deleted...]
-        <x:v>4.601122</x:v>
+        <x:v>689058.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>403.41</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>277972887.780000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.412264</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Semiconductors &amp; Semiconductor Equipment</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>JPM</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>JPMORGAN CHASE &amp; CO</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>742102.000000</x:v>
-[...8 lines deleted...]
-        <x:v>3.631762</x:v>
+        <x:v>722874.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>353.21</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>255326325.540000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.052795</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Commercial Banks</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>APH</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>AMPHENOL CORP-CL A</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>1587609.000000</x:v>
-[...8 lines deleted...]
-        <x:v>3.452620</x:v>
+        <x:v>1546479.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>152.67</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>236100948.930000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.747631</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electronic Equipment, Instruments &amp; Components</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>NEE</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>NEXTERA ENERGY INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>1939120.000000</x:v>
-[...8 lines deleted...]
-        <x:v>2.607827</x:v>
+        <x:v>1888884.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>89.78</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>169584005.520000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.691807</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
+        <x:v>MA</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MASTERCARD INC - A</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>305601.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>539.66</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>164920635.660000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.617786</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IT Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GOOG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALPHABET INC-CL C</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>515331.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>319.09</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>164436968.790000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.610108</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Internet Software &amp; Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AXP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AMERICAN EXPRESS CO</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>487392.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>326.17</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>158972648.640000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.523373</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Consumer Finance</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PLD</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PROLOGIS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1015039.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>147.63</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>149850207.570000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.378573</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Equity Real Estate Investment Trusts (REITs)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ETN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EATON CORP PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>360018.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>404.07</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>145472473.260000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.309085</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electrical Equipment</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ABBV</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ABBVIE INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>546695.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>259.36</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>141790815.200000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.250646</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Biotechnology</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PHILIP MORRIS INTERNATIONAL</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>696684.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>193.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>134460012.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.134284</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Tobacco</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TRANE TECHNOLOGIES PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>278151.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>480.99</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>133787849.490000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.123615</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Machinery</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TJX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TJX COMPANIES INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>866055.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>154.22</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>133563002.100000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.120046</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Specialty Retail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MRK</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MERCK &amp; CO. INC.</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1008221.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>131.07</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>132147526.470000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.097578</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CHEMICALS AND ALLIED PRODUCTS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LIN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LINDE PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>254651.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>512.28</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>130452614.280000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.070675</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Chemicals</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>2670549D</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EXXONMOBIL HOLDINGS CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>798649.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>156.94</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>125339974.060000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.989522</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MSI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MOTOROLA SOLUTIONS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>291606.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>417.83</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121841734.980000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.933994</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Communications Equipment</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WEC</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WEC ENERGY GROUP INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1052370.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>115.77</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121832874.900000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.933854</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TMUS</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>T-MOBILE US INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>669429.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>180.09</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>120557468.610000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.913609</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Wireless Telecommunication Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
         <x:v>WMT</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>WALMART INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>1390234.000000</x:v>
-[...8 lines deleted...]
-        <x:v>2.589293</x:v>
+        <x:v>1095342.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>109.47</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>119907088.740000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.903286</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Food &amp; Staples Retailing</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>PM</x:v>
-[...66 lines deleted...]
-        <x:v>2.415610</x:v>
+        <x:v>ADI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ANALOG DEVICES INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>320021.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>371.86</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>119003009.060000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.888935</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Semiconductors &amp; Semiconductor Equipment</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SBUX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>STARBUCKS CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1133559.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>103.25</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>117039966.750000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.857776</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Hotels, Restaurants &amp; Leisure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>UNP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>UNION PACIFIC CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>376731.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>307.32</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>115776970.920000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.837728</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>BKNG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>BOOKING HOLDINGS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>621009.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>177.46</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110204257.140000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.749272</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Internet &amp; Direct Marketing Retail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MCD</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MCDONALD'S CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400537.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>264.76</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>106046176.120000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.683271</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Hotels, Restaurants &amp; Leisure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ELV</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ELEVANCE HEALTH INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>276249.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>377.68</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>104333722.320000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.656089</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Health Care Providers &amp; Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SW</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SMURFIT WESTROCK PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2128295.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>48.56</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>103350005.200000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.640475</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Containers &amp; Packaging</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DHR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DANAHER CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>523495.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>191.50</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100249292.500000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.591257</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Health Care Equipment &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CVX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CHEVRON CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>514233.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>194.79</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100167446.070000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.589958</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>MA</x:v>
-[...118 lines deleted...]
-        <x:v>2.238580</x:v>
+        <x:v>MRSH</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MARSH &amp; MCLENNAN COS</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>544620.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>180.74</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>98434618.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.562453</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Insurance</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SPGI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>S&amp;P GLOBAL INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>224753.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>426.40</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>95834679.200000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.521184</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Capital Markets</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ABT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ABBOTT LABORATORIES</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>904393.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>103.06</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>93206742.580000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.479471</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Health Care Equipment &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NOC</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NORTHROP GRUMMAN CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>169784.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>542.24</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>92063676.160000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.461327</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Aerospace &amp; Defense</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NDAQ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NASDAQ INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>982428.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>92.09</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>90471794.520000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.436059</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Capital Markets</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>META</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>META PLATFORMS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>145247.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>595.19</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>86449561.930000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.372214</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Internet Software &amp; Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LOW</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LOWE'S COS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>379755.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>207.64</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>78852328.200000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.251623</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Specialty Retail</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>HON</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>HONEYWELL INTERNATIONAL INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>658640.000000</x:v>
-[...8 lines deleted...]
-        <x:v>2.207931</x:v>
+        <x:v>320787.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>243.15</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>77999359.050000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.238084</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Automobile Components</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>71950000.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>71950000.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.142063</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MDLZ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MONDELEZ INTERNATIONAL INC-A</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1140390.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60.52</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>69016402.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.095498</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Food Products</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>HONA</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>HONEYWELL AEROSPACE INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>320787.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>204.07</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65463003.090000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.039094</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Industrial Conglomerates</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>LIN</x:v>
-[...225 lines deleted...]
-        <x:v>Hotels, Restaurants &amp; Leisure</x:v>
+        <x:v>PEP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PEPSICO INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>454225.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>136.64</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62065304.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.985163</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Beverages</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
       <x:c s="5" t="str">
         <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>113100000.000000</x:v>
+        <x:v>2243494.740000</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>100.00</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>113100000.000000</x:v>
-[...2 lines deleted...]
-        <x:v>1.771932</x:v>
+        <x:v>2243494.740000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.035611</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
         <x:v>Nuveen Dividend Growth Fund</x:v>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>SBUX</x:v>
-[...430 lines deleted...]
-        <x:v>0.055018</x:v>
+        <x:v>USD1</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>US DOLLAR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>-72073.960000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>-72073.960000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>-0.001144</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row/>
     <x:row/>
-    <x:row r="49" ht="30" customHeight="1">
+    <x:row r="51" ht="30" customHeight="1">
       <x:c s="10" t="str">
         <x:v>Before investing, carefully consider fund investment objectives, risks, charges and expenses. For this and other information that should be read carefully, please request a prospectus or summary prospectus from your financial advisor or Nuveen at 800.257.8787 or visit nuveen.com.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row r="51" ht="135" customHeight="1">
+    <x:row r="53" ht="135" customHeight="1">
       <x:c s="11" t="str">
         <x:v>Holdings data is unaudited and holdings are subject to change and may not be representative of the Fund's current or future investments. The holdings listed includes the Fund's long-term investments and excludes any temporary cash investments. Top holdings by issuer (for other than fixed income securities) includes the underlying ordinary shares combined with any depositary receipts, preferred shares, contract for differences (CFDs), rights, options and warrants. The holdings listed should not be considered a recommendation to buy, sell or hold a particular security.
 Holdings reflect the portfolio of the fund as of the stated as of date. Holdings data is presented for informational purposes only and should not be considered a replacement for portfolio holdings reported and/or filed for regulatory purposes.
 This material is not intended to be a recommendation or investment advice, does not constitute a solicitation to buy, sell or hold a security or investment strategy and is not provided in a fiduciary capacity. The information provided does not take into account the specific objectives or circumstances of any particular investor, or suggest any specific course of action. Investment decisions should be made based on investors objectives and circumstances and in consultation with their financial advisors. Financial professionals should independently evaluate the risks associated with products or services and exercise independent judgment with respect to their clients.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row r="53" ht="45" customHeight="1">
+    <x:row r="55" ht="45" customHeight="1">
       <x:c s="12" t="str">
         <x:v>Important information on risk
 Past performance is no guarantee of future results. All investments carry a certain degree of risk, including the possible loss of principal, and there is no assurance that an investment will provide positive performance over any period of time. Certain products and services may not be available to all entities or persons. There is no guarantee that investment objectives will be achieved. See the applicable product literature for details.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row r="55" ht="90" customHeight="1">
+    <x:row r="57" ht="90" customHeight="1">
       <x:c s="11" t="str">
         <x:v>Visit www.nuveen.com for a glossary of terms.
 Nuveen, LLC provides investment solutions through its investment specialists. Nuveen Securities, LLC, member FINRA and SIPC.
 5478852</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
-    <x:mergeCell ref="A49:H49"/>
     <x:mergeCell ref="A51:H51"/>
     <x:mergeCell ref="A53:H53"/>
     <x:mergeCell ref="A55:H55"/>
+    <x:mergeCell ref="A57:H57"/>
   </x:mergeCells>
 </x:worksheet>
 </file>