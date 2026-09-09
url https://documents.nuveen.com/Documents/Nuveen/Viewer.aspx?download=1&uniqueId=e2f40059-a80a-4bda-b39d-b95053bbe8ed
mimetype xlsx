--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -1,3325 +1,3056 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d0ca2049a44fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf8dd28bbee4da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Real Assets" sheetId="1" r:id="R6a4bc2f9791247c5"/>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Equities" sheetId="2" r:id="R95847876537f41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Real Assets - FGI" sheetId="1" r:id="Rce46ad1cd7be4d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Equities - NDGF" sheetId="2" r:id="R3950ced44f564434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="3453" formatCode="0.00"/>
   </x:numFmts>
-  <x:fonts count="6">
+  <x:fonts count="5">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="12"/>
       <x:color rgb="FFFFFF"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:sz val="12"/>
-      <x:name val="Calibri"/>
-[...5 lines deleted...]
-      <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="4">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="4F81BD"/>
         <x:bgColor indexed="64"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="D9D9D9"/>
         <x:bgColor indexed="64"/>
       </x:patternFill>
     </x:fill>
   </x:fills>
   <x:borders count="2">
     <x:border/>
     <x:border>
       <x:left style="thin">
         <x:color auto="1"/>
       </x:left>
       <x:right style="thin">
         <x:color auto="1"/>
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
-  <x:cellXfs count="13">
+  <x:cellXfs count="10">
     <x:xf/>
     <x:xf fontId="2" fillId="2" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="1" fillId="0" borderId="0" xfId="0">
       <x:alignment horizontal="left" wrapText="0"/>
     </x:xf>
     <x:xf fontId="3" fillId="3" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="1" fillId="3" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" xfId="0">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="3453" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="3453" fontId="4" fillId="0" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0">
       <x:alignment horizontal="left" vertical="top" wrapText="0"/>
     </x:xf>
-    <x:xf fontId="5" fillId="0" borderId="0" xfId="0">
-[...7 lines deleted...]
-    </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa3955689b94a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a4bc2f9791247c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R95847876537f41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cee45197427406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce46ad1cd7be4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3950ced44f564434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </x:sheetViews>
   <x:cols>
-    <x:col min="1" max="1" width="35" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <x:col min="8" max="8" width="35" bestFit="1" customWidth="1"/>
+    <x:col min="1" max="1" width="25" bestFit="1" customWidth="1"/>
+    <x:col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
+    <x:col min="3" max="6" width="25" bestFit="1" customWidth="1"/>
+    <x:col min="7" max="7" width="35" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="30" customHeight="1">
       <x:c r="A1" s="3" t="str">
-        <x:v>Daily Holdings (Real Assets) for 07/24/2026</x:v>
+        <x:v>Nuveen Global Infrastructure - (Real Assets - FGI) - 09/08/2026</x:v>
       </x:c>
       <x:c r="B1" s="3"/>
       <x:c r="C1" s="3"/>
       <x:c r="D1" s="3"/>
       <x:c r="E1" s="3"/>
       <x:c r="F1" s="3"/>
       <x:c r="G1" s="3"/>
-      <x:c r="H1" s="3"/>
-[...4 lines deleted...]
-      </x:c>
+    </x:row>
+    <x:row ht="30" customHeight="1">
+      <x:c s="1" t="str">
+        <x:v>Total Net Assets:</x:v>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v>567,351,442.82</x:v>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="1" t="str">
+        <x:v>Holdings</x:v>
+      </x:c>
+      <x:c r="B3" s="1"/>
+      <x:c r="C3" s="1"/>
+      <x:c r="D3" s="1"/>
+      <x:c r="E3" s="1"/>
+      <x:c r="F3" s="1"/>
+      <x:c r="G3" s="1"/>
+    </x:row>
+    <x:row>
       <x:c s="4" t="str">
         <x:v>Ticker</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Name</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Quantity</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Market Value</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>% Weighting</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Sector</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-      </x:c>
+        <x:v>ETR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENTERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>261752.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>108.53</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>28407944.560000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>5.007116</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>AEP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AMERICAN ELECTRIC POWER</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>210082.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>125.42</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>26348484.440000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.644120</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="5" t="str">
         <x:v>NEE</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>NEXTERA ENERGY INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>327033.000000</x:v>
-[...8 lines deleted...]
-        <x:v>4.939199</x:v>
+        <x:v>278631.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>83.83</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>23357636.730000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.116961</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>4.843439</x:v>
+        <x:v>XEL</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>XCEL ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>303217.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>76.88</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>23311322.960000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.108798</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>4.493450</x:v>
+        <x:v>AENA SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AENA SME SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>676592.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29.62</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20038409.020000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.531922</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>LNT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALLIANT ENERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>271089.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>68.61</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18599416.290000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.278288</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>4.137692</x:v>
+        <x:v>IBE SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IBERDROLA SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>784093.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>23.06</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18083205.250000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.187302</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>3.455481</x:v>
+        <x:v>LNG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CHENIERE ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>63824.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>276.02</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17616700.480000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.105077</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>TRGP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TARGA RESOURCES CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>55650.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>294.29</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16377238.500000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.886613</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ENB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENBRIDGE INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>314919.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50.48</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15897111.120000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.801987</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>WMB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WILLIAMS COS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>197647.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75.83</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14987572.010000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.641673</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>AEE</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AMEREN CORPORATION</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>130231.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>106.73</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13899554.630000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.449902</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>WM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WASTE MANAGEMENT INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>61959.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>217.78</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13493431.020000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.378320</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>TCL AU</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TRANSURBAN GROUP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1294087.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9.85</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12743010.790000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.246052</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Transportation Infrastructure</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>3.358538</x:v>
+        <x:v>EOAN GR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>E.ON SE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>505568.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20.49</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10357936.660000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.825665</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>WCN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WASTE CONNECTIONS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62708.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>163.16</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10231437.280000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.803369</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>RWE GR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>RWE AG</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>147162.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>68.73</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10113991.500000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.782668</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>OKE</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ONEOK INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>102487.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>97.51</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9993507.370000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.761432</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>EVRG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EVERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121134.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>82.24</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9962060.160000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.755889</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>3.134475</x:v>
+        <x:v>KMI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>KINDER MORGAN INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>301728.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31.98</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9649261.440000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.700756</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>CSX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CSX CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>196745.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9640505.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.699212</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ENEL IM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENEL SPA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>916872.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10.38</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9516683.840000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.677388</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-      </x:c>
+        <x:v>OMAB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GRUPO AEROPORTUARIO CEN-ADR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>94908.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>99.30</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9424364.400000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.661116</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>NG/ LN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NATIONAL GRID PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>593359.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15.53</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9215620.820000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.624323</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>SO</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SOUTHERN CO/THE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>91970.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>88.99</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8184410.300000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.442564</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ENGI FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENGIE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>279076.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>28.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7813353.080000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.377163</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>AIA NZ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AUCKLAND INTL AIRPORT LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1533823.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4.98</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7639029.200000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.346437</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>UNP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>UNION PACIFIC CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25531.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>288.45</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7364416.950000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.298034</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ATO</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ATMOS ENERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>42776.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>168.07</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7189362.320000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.267180</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Gas Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>CNP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CENTERPOINT ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>173482.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40.12</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6960097.840000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.226770</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ICT PM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>INTL CONTAINER TERM SVCS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>444199.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15.31</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6802803.720000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.199046</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6625000.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6625000.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.167707</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ADP FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ADP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49114.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>129.21</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6346242.900000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.118574</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>NXT AU</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NEXTDC LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>702201.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9.02</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6332933.950000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.116228</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Internet Software &amp; Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>TRP CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TC ENERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>97047.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>63.45</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6157634.790000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.085330</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>PAC</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GRUPO AEROPORTUARIO PAC-ADR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29572.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>205.38</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6073497.360000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.070500</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>GET FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GETLINK SE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>282241.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21.49</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6064610.190000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.068934</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>CP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CANADIAN PACIFIC KANSAS CITY</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>66239.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>91.13</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6036360.070000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.063954</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Ground Transportation</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="5" t="str">
         <x:v>NI</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>NISOURCE INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>395135.000000</x:v>
-[...8 lines deleted...]
-        <x:v>3.102856</x:v>
+        <x:v>137696.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>41.90</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5769462.400000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.016912</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Multi-Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>2.989150</x:v>
+        <x:v>NRG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NRG ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>47345.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>119.64</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5664355.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.998386</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Independent Power Producers &amp; Energy Traders</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>DTM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DT MIDSTREAM INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>43002.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>131.14</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5639282.280000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.993966</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>2.873706</x:v>
+        <x:v>RSG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>REPUBLIC SERVICES INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24907.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>221.63</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5520138.410000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.972966</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>SSE LN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SSE PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>169815.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>32.36</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5495014.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.968538</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ELI BB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ELIA GROUP SA/NV</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>39040.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>138.37</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5402077.010000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.952157</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>GEKTERNA GA</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GEK TERNA SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>103894.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>51.33</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5333049.430000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.939990</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Construction &amp; Engineering</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ET</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENERGY TRANSFER LP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>240977.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21.51</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5183415.270000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.913616</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>2.686001</x:v>
+        <x:v>ALA CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALTAGAS LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>132404.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>38.63</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5114593.840000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.901486</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>2.609376</x:v>
+        <x:v>DBI AU</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DALRYMPLE BAY INFRASTRUCTURE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1274889.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3.90</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4972772.030000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.876489</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>CNI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CANADIAN NATL RAILWAY CO</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>39579.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>122.76</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4858718.040000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.856386</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ASR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GRUPO AEROPORTUARIO SUR-ADR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18246.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>255.08</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4654189.680000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.820336</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>IDA</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IDACORP INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31255.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>137.89</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4309751.950000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.759627</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ENG SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENAGAS SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>217518.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19.30</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4197228.230000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.739793</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>2.511471</x:v>
+        <x:v>SCI SP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SEMBCORP INDUSTRIES LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>641524.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4.91</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3148811.260000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.555002</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Industrial Conglomerates</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>IFT NZ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>INFRATIL LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>354635.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8.53</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3023968.410000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.532997</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>PNW</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PINNACLE WEST CAPITAL</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>28618.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>98.04</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2805708.720000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.494527</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>PPL CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PEMBINA PIPELINE CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>54387.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49.21</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2676238.960000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.471707</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>GFL</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GFL ENVIRONMENTAL INC-SUB VT</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>59658.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>42.87</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2557538.460000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.450786</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>FER SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FERROVIAL NV</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>44148.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>57.86</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2554598.110000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.450267</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Distributors</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>VIE FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>VEOLIA ENVIRONNEMENT</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>68292.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>37.03</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2528636.230000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.445691</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Multi-Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>2.206045</x:v>
+        <x:v>DLR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DIGITAL REALTY TRUST INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12688.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>189.50</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2404376.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.423790</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Equity Real Estate Investment Trusts (REITs)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>FRA GR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FRAPORT AG FRANKFURT AIRPORT</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>33489.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>71.53</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2395555.650000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.422235</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Transportation Infrastructure</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>1.950927</x:v>
+        <x:v>VST</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>VISTRA CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14928.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>151.72</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2264876.160000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.399202</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Independent Power Producers &amp; Energy Traders</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>3IN LN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>3I INFRASTRUCTURE PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>333830.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5.30</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1767935.030000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.311612</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Diversified Financial Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>EPD</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENTERPRISE PRODUCTS PARTNERS</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>37441.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>38.83</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1453834.030000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.256249</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>EQIX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EQUINIX INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1372.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1041.21</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1428540.120000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.251791</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Equity Real Estate Investment Trusts (REITs)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>SRE</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SEMPRA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16674.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>85.47</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1425126.780000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.251189</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Multi-Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...17 lines deleted...]
-        <x:v>1.896772</x:v>
+        <x:v>DUK</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DUKE ENERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11351.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121.24</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1376195.240000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.242565</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>CPX CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CAPITAL POWER CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>28715.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>46.61</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1338401.310000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.235903</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Independent Power Producers &amp; Energy Traders</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>RGSI CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ROCKPOINT GAS STORAG-CL A</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>71938.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18.54</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1333586.720000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.235055</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...313 lines deleted...]
-      <x:c s="5" t="str">
         <x:v/>
       </x:c>
       <x:c s="5" t="str">
-        <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
-[...11 lines deleted...]
-        <x:v>1.316345</x:v>
+        <x:v>CURRENCY</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>845341.510000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>982540.520000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.173100</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Global Infrastructure Fund</x:v>
-[...944 lines deleted...]
-        <x:v>845237.960000</x:v>
+        <x:v>USD1</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>US DOLLAR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15754.310000</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>1.00</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>961077.600000</x:v>
-[...80 lines deleted...]
-        <x:v>-0.002006</x:v>
+        <x:v>15754.310000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.002777</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row/>
     <x:row/>
-    <x:row r="74" ht="30" customHeight="1">
-[...1 lines deleted...]
-        <x:v>Before investing, carefully consider fund investment objectives, risks, charges and expenses. For this and other information that should be read carefully, please request a prospectus or summary prospectus from your financial advisor or Nuveen at 800.257.8787 or visit nuveen.com.</x:v>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>Holdings are subject to change at any time.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="str">
+        <x:v>Important information on risk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>Investing involves risk; principal loss is possible. There is no guarantee the Fund's investment objectives will be achieved. Investments in smaller companies are subject to greater volatility than those of larger companies. Non-U.S. investments involve risks such as currency fluctuation, political and economic instability, lack of liquidity and differing legal and accounting standards. These risks are magnified in emerging markets. These and other risk considerations, such as derivatives and growth stock risks, are described in the Fund's prospectus.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>Exchange Traded Funds (ETFs) may not be marketed or advertised as an open-end investment company or mutual fund.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>The material contained is not intended to be a recommendation or investment advice, does not constitute a solicitation to buy, sell or hold a security or investment strategy and is not provided in a fiduciary capacity. The information provided does not take into account the specific objectives or circumstances of any particular investor, or suggest any specific course of action. Investment decisions should be made based on an investor's objectives and circumstances and in consultation with his or her financial professionals.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="str">
+        <x:v>Before investing, carefully consider fund investment objectives, risks, charges and expenses. For this and other information that should be read carefully, please request a prospectus or summary prospectus from your financial professional or Nuveen at 866.506.4220.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>Nuveen Fund Advisors, LLC serves as the Fund's adviser and Nuveen Asset Management, LLC serves as the Fund's sub-adviser; both the adviser and sub-adviser are subsidiaries of Nuveen, LLC. Nuveen Securities, LLC, member FINRA and SIPC.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row r="76" ht="135" customHeight="1">
-[...3 lines deleted...]
-This material is not intended to be a recommendation or investment advice, does not constitute a solicitation to buy, sell or hold a security or investment strategy and is not provided in a fiduciary capacity. The information provided does not take into account the specific objectives or circumstances of any particular investor, or suggest any specific course of action. Investment decisions should be made based on investors objectives and circumstances and in consultation with their financial advisors. Financial professionals should independently evaluate the risks associated with products or services and exercise independent judgment with respect to their clients.</x:v>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>NOT FDIC INSURED         MAY LOSE VALUE         NO BANK GUARANTEE</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row r="78" ht="45" customHeight="1">
-[...10 lines deleted...]
-5478852</x:v>
+    <x:row>
+      <x:c s="9" t="str">
+        <x:v>5478852</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
-    <x:mergeCell ref="A1:H1"/>
-[...3 lines deleted...]
-    <x:mergeCell ref="A80:H80"/>
+    <x:mergeCell ref="A1:G1"/>
+    <x:mergeCell ref="C2:G2"/>
+    <x:mergeCell ref="A3:G3"/>
   </x:mergeCells>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" tabSelected="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:cols>
-    <x:col min="1" max="1" width="35" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <x:col min="8" max="8" width="35" bestFit="1" customWidth="1"/>
+    <x:col min="1" max="1" width="25" bestFit="1" customWidth="1"/>
+    <x:col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
+    <x:col min="3" max="6" width="25" bestFit="1" customWidth="1"/>
+    <x:col min="7" max="7" width="35" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="30" customHeight="1">
       <x:c r="A1" s="3" t="str">
-        <x:v>Daily Holdings (Equities) for 07/24/2026</x:v>
+        <x:v>Nuveen Dividend Growth - (Equities - NDGF) - 09/08/2026</x:v>
       </x:c>
       <x:c r="B1" s="3"/>
       <x:c r="C1" s="3"/>
       <x:c r="D1" s="3"/>
       <x:c r="E1" s="3"/>
       <x:c r="F1" s="3"/>
       <x:c r="G1" s="3"/>
-      <x:c r="H1" s="3"/>
-[...4 lines deleted...]
-      </x:c>
+    </x:row>
+    <x:row ht="30" customHeight="1">
+      <x:c s="1" t="str">
+        <x:v>Total Net Assets:</x:v>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v>6,242,282,374.49</x:v>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="7" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="1" t="str">
+        <x:v>Holdings</x:v>
+      </x:c>
+      <x:c r="B3" s="1"/>
+      <x:c r="C3" s="1"/>
+      <x:c r="D3" s="1"/>
+      <x:c r="E3" s="1"/>
+      <x:c r="F3" s="1"/>
+      <x:c r="G3" s="1"/>
+    </x:row>
+    <x:row>
       <x:c s="4" t="str">
         <x:v>Ticker</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Name</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Quantity</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Market Value</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>% Weighting</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Sector</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-      </x:c>
+        <x:v>MSFT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MICROSOFT CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>954603.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>493.95</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>471526151.850000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>7.553746</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Software</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="5" t="str">
         <x:v>AAPL</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>APPLE INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>1482269.000000</x:v>
-[...8 lines deleted...]
-        <x:v>7.835314</x:v>
+        <x:v>1268091.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>316.22</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400995736.020000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>6.423864</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Computers &amp; Peripherals</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-[...27 lines deleted...]
-      <x:c s="5" t="str">
         <x:v>AVGO</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>BROADCOM INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>883056.000000</x:v>
-[...8 lines deleted...]
-        <x:v>5.353277</x:v>
+        <x:v>870221.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>368.56</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>320728651.760000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>5.138003</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Semiconductors &amp; Semiconductor Equipment</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-[...1 lines deleted...]
-      <x:c s="5" t="str">
         <x:v>TSM</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>TAIWAN SEMICONDUCTOR-SP ADR</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>689058.000000</x:v>
-[...8 lines deleted...]
-        <x:v>4.412264</x:v>
+        <x:v>679043.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>439.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>298099877.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.775495</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Semiconductors &amp; Semiconductor Equipment</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-      </x:c>
+        <x:v>APH</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AMPHENOL CORP-CL A</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3047996.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>81.76</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>249204152.960000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.992196</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electronic Equipment, Instruments &amp; Components</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="5" t="str">
         <x:v>JPM</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>JPMORGAN CHASE &amp; CO</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>722874.000000</x:v>
-[...8 lines deleted...]
-        <x:v>4.052795</x:v>
+        <x:v>660155.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>353.51</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>233371394.050000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.738559</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Commercial Banks</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-[...26 lines deleted...]
-      </x:c>
+        <x:v>GOOG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALPHABET INC-CL C</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>691911.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>335.38</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>232053111.180000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.717440</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Internet Software &amp; Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="5" t="str">
         <x:v>NEE</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>NEXTERA ENERGY INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>1888884.000000</x:v>
-[...8 lines deleted...]
-        <x:v>2.691807</x:v>
+        <x:v>1861426.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>83.83</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>156043341.580000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.499780</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-[...1 lines deleted...]
-      <x:c s="5" t="str">
         <x:v>MA</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>MASTERCARD INC - A</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>305601.000000</x:v>
-[...8 lines deleted...]
-        <x:v>2.617786</x:v>
+        <x:v>272244.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>570.89</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>155421377.160000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.489817</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>IT Services</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-[...26 lines deleted...]
-      </x:c>
+        <x:v>ETN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EATON CORP PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>354786.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>422.13</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>149765814.180000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.399216</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electrical Equipment</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>LIN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LINDE PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>315773.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>468.38</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>147901757.740000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.369354</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Chemicals</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ELV</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ELEVANCE HEALTH INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>348285.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>401.94</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>139989672.900000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.242604</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Health Care Providers &amp; Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="5" t="str">
         <x:v>AXP</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>AMERICAN EXPRESS CO</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>487392.000000</x:v>
-[...8 lines deleted...]
-        <x:v>2.523373</x:v>
+        <x:v>428408.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>326.10</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>139703848.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.238025</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Consumer Finance</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-[...1 lines deleted...]
-      <x:c s="5" t="str">
         <x:v>PLD</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>PROLOGIS INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>1015039.000000</x:v>
-[...8 lines deleted...]
-        <x:v>2.378573</x:v>
+        <x:v>1000283.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>138.48</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>138519189.840000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.219047</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Equity Real Estate Investment Trusts (REITs)</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-[...26 lines deleted...]
-      </x:c>
+        <x:v>BLK</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>BLACKROCK INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>124077.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1095.37</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>135910223.490000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.177252</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Capital Markets</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>MSI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MOTOROLA SOLUTIONS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>287368.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>462.98</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>133045636.640000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.131362</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Communications Equipment</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>PM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PHILIP MORRIS INTERNATIONAL</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>686556.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>184.73</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>126827489.880000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.031749</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Tobacco</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>XOM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EXXONMOBIL HOLDINGS CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>787039.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>160.66</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>126445685.740000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.025632</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ABT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ABBOTT LABORATORIES</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1182684.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>105.52</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>124796815.680000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.999218</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Health Care Equipment &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>WEC</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WEC ENERGY GROUP INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1159029.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>107.06</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>124085644.740000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.987825</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>MRK</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MERCK &amp; CO. INC.</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>833610.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>148.46</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>123757740.600000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.982572</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CHEMICALS AND ALLIED PRODUCTS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>TT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TRANE TECHNOLOGIES PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>274109.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>446.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>122252614.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.958460</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Machinery</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>TMUS</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>T-MOBILE US INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>659697.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>181.69</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>119860347.930000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.920137</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Wireless Telecommunication Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>ADI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ANALOG DEVICES INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>320021.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>363.20</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>116231627.200000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.862005</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Semiconductors &amp; Semiconductor Equipment</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="5" t="str">
         <x:v>ABBV</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>ABBVIE INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>546695.000000</x:v>
-[...8 lines deleted...]
-        <x:v>2.250646</x:v>
+        <x:v>465924.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>248.78</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>115912572.720000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.856894</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Biotechnology</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-[...52 lines deleted...]
-      </x:c>
+        <x:v>WMT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WALMART INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1079419.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>106.05</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>114472384.950000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.833823</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Food &amp; Staples Retailing</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>SBUX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>STARBUCKS CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1117080.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>102.01</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>113953330.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.825507</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Hotels, Restaurants &amp; Leisure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>BKNG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>BOOKING HOLDINGS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>611981.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>180.30</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110340174.300000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.767625</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Internet &amp; Direct Marketing Retail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="5" t="str">
         <x:v>TJX</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>TJX COMPANIES INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>866055.000000</x:v>
-[...8 lines deleted...]
-        <x:v>2.120046</x:v>
+        <x:v>853465.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>128.92</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110028707.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.762636</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Specialty Retail</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>Nuveen Dividend Growth Fund</x:v>
-[...70 lines deleted...]
-      </x:c>
+        <x:v>UNP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>UNION PACIFIC CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>371254.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>288.45</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>107088216.300000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.715530</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>CVX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CHEVRON CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>506757.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>209.80</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>106317618.600000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.703185</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>NDAQ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NASDAQ INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1117685.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>95.04</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>106224782.400000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.701698</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Capital Markets</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>DHR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DANAHER CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>515885.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>205.23</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>105875078.550000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.696096</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Health Care Equipment &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>MCD</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MCDONALD'S CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>394713.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>255.81</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100971532.530000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.617542</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Hotels, Restaurants &amp; Leisure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>MRSH</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MARSH &amp; MCLENNAN COS</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>536703.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>180.52</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>96885625.560000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.552087</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Insurance</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>SW</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SMURFIT WESTROCK PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2097358.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>44.26</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>92829065.080000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.487101</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Containers &amp; Packaging</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>NOC</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NORTHROP GRUMMAN CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>167317.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>518.58</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>86767249.860000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.389992</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Aerospace &amp; Defense</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>LOW</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LOWE'S COS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>374233.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200.80</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75145986.400000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.203822</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Specialty Retail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>MDLZ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MONDELEZ INTERNATIONAL INC-A</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1123812.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>61.63</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>69260533.560000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.109539</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Food Products</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>HON</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>HONEYWELL INTERNATIONAL INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>316123.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>208.24</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65829453.520000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.054573</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Automobile Components</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>PEP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PEPSICO INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>447621.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>138.45</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>61973127.450000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.992796</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Beverages</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
-    </x:row>
-[...548 lines deleted...]
-        <x:v>Nuveen Dividend Growth Fund</x:v>
+      <x:c s="5" t="str">
+        <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>57050000.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>57050000.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.913929</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>HONA</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>HONEYWELL AEROSPACE INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>316123.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>155.42</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49131836.660000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.787081</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Industrial Conglomerates</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
       <x:c s="5" t="str">
         <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>71950000.000000</x:v>
+        <x:v>1768187.610000</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>100.00</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>71950000.000000</x:v>
-[...132 lines deleted...]
-        <x:v>-0.001144</x:v>
+        <x:v>1768187.610000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.028326</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row/>
     <x:row/>
-    <x:row r="51" ht="30" customHeight="1">
-[...1 lines deleted...]
-        <x:v>Before investing, carefully consider fund investment objectives, risks, charges and expenses. For this and other information that should be read carefully, please request a prospectus or summary prospectus from your financial advisor or Nuveen at 800.257.8787 or visit nuveen.com.</x:v>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>Holdings are subject to change at any time.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="str">
+        <x:v>Important information on risk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>Investing involves risk; principal loss is possible. There is no guarantee the Fund's investment objectives will be achieved. Investments in smaller companies are subject to greater volatility than those of larger companies. Non-U.S. investments involve risks such as currency fluctuation, political and economic instability, lack of liquidity and differing legal and accounting standards. These risks are magnified in emerging markets. These and other risk considerations, such as derivatives and growth stock risks, are described in the Fund's prospectus.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>Exchange Traded Funds (ETFs) may not be marketed or advertised as an open-end investment company or mutual fund.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>The material contained is not intended to be a recommendation or investment advice, does not constitute a solicitation to buy, sell or hold a security or investment strategy and is not provided in a fiduciary capacity. The information provided does not take into account the specific objectives or circumstances of any particular investor, or suggest any specific course of action. Investment decisions should be made based on an investor's objectives and circumstances and in consultation with his or her financial professionals.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="2" t="str">
+        <x:v>Before investing, carefully consider fund investment objectives, risks, charges and expenses. For this and other information that should be read carefully, please request a prospectus or summary prospectus from your financial professional or Nuveen at 866.506.4220.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>Nuveen Fund Advisors, LLC serves as the Fund's adviser and Nuveen Asset Management, LLC serves as the Fund's sub-adviser; both the adviser and sub-adviser are subsidiaries of Nuveen, LLC. Nuveen Securities, LLC, member FINRA and SIPC.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row r="53" ht="135" customHeight="1">
-[...3 lines deleted...]
-This material is not intended to be a recommendation or investment advice, does not constitute a solicitation to buy, sell or hold a security or investment strategy and is not provided in a fiduciary capacity. The information provided does not take into account the specific objectives or circumstances of any particular investor, or suggest any specific course of action. Investment decisions should be made based on investors objectives and circumstances and in consultation with their financial advisors. Financial professionals should independently evaluate the risks associated with products or services and exercise independent judgment with respect to their clients.</x:v>
+    <x:row>
+      <x:c s="0" t="str">
+        <x:v>NOT FDIC INSURED         MAY LOSE VALUE         NO BANK GUARANTEE</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row r="55" ht="45" customHeight="1">
-[...10 lines deleted...]
-5478852</x:v>
+    <x:row>
+      <x:c s="9" t="str">
+        <x:v>5478852</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
-    <x:mergeCell ref="A1:H1"/>
-[...3 lines deleted...]
-    <x:mergeCell ref="A57:H57"/>
+    <x:mergeCell ref="A1:G1"/>
+    <x:mergeCell ref="C2:G2"/>
+    <x:mergeCell ref="A3:G3"/>
   </x:mergeCells>
 </x:worksheet>
 </file>