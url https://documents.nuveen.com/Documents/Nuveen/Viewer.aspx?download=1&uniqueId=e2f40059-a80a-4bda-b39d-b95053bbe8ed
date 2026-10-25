--- v2 (2026-09-09)
+++ v3 (2026-10-25)
@@ -1,3056 +1,3143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf8dd28bbee4da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdf13490b374bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Real Assets - FGI" sheetId="1" r:id="Rce46ad1cd7be4d0c"/>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Equities - NDGF" sheetId="2" r:id="R3950ced44f564434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Real Assets" sheetId="1" r:id="Rde3ab18dea6a4d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Equities" sheetId="2" r:id="R834b7982d4ed497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="3453" formatCode="0.00"/>
   </x:numFmts>
-  <x:fonts count="5">
+  <x:fonts count="6">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="12"/>
       <x:color rgb="FFFFFF"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="14"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:sz val="12"/>
+      <x:name val="Calibri"/>
+      <x:family val="2"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:i/>
+      <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="4">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="4F81BD"/>
         <x:bgColor indexed="64"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="D9D9D9"/>
         <x:bgColor indexed="64"/>
       </x:patternFill>
     </x:fill>
   </x:fills>
   <x:borders count="2">
     <x:border/>
     <x:border>
       <x:left style="thin">
         <x:color auto="1"/>
       </x:left>
       <x:right style="thin">
         <x:color auto="1"/>
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
-  <x:cellXfs count="10">
+  <x:cellXfs count="13">
     <x:xf/>
     <x:xf fontId="2" fillId="2" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="1" fillId="0" borderId="0" xfId="0">
       <x:alignment horizontal="left" wrapText="0"/>
     </x:xf>
     <x:xf fontId="3" fillId="3" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="1" fillId="3" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" xfId="0">
       <x:alignment horizontal="left" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="3453" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="3453" fontId="4" fillId="0" borderId="1" xfId="0" applyFill="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1">
       <x:alignment horizontal="right" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0">
       <x:alignment horizontal="left" vertical="top" wrapText="0"/>
     </x:xf>
+    <x:xf fontId="5" fillId="0" borderId="0" xfId="0">
+      <x:alignment horizontal="left" vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf fontId="0" fillId="0" borderId="0" xfId="0">
+      <x:alignment horizontal="left" vertical="top" wrapText="1"/>
+    </x:xf>
+    <x:xf fontId="1" fillId="0" borderId="0" xfId="0">
+      <x:alignment horizontal="left" vertical="top" wrapText="1"/>
+    </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cee45197427406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce46ad1cd7be4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3950ced44f564434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035e4e0fdc1d4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde3ab18dea6a4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R834b7982d4ed497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </x:sheetViews>
   <x:cols>
-    <x:col min="1" max="1" width="25" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <x:col min="7" max="7" width="35" bestFit="1" customWidth="1"/>
+    <x:col min="1" max="1" width="35" bestFit="1" customWidth="1"/>
+    <x:col min="2" max="2" width="25" bestFit="1" customWidth="1"/>
+    <x:col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
+    <x:col min="4" max="7" width="25" bestFit="1" customWidth="1"/>
+    <x:col min="8" max="8" width="35" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="30" customHeight="1">
       <x:c r="A1" s="3" t="str">
-        <x:v>Nuveen Global Infrastructure - (Real Assets - FGI) - 09/08/2026</x:v>
+        <x:v>Daily Holdings (Real Assets) for 10/23/2026</x:v>
       </x:c>
       <x:c r="B1" s="3"/>
       <x:c r="C1" s="3"/>
       <x:c r="D1" s="3"/>
       <x:c r="E1" s="3"/>
       <x:c r="F1" s="3"/>
       <x:c r="G1" s="3"/>
-    </x:row>
-[...34 lines deleted...]
-    <x:row>
+      <x:c r="H1" s="3"/>
+    </x:row>
+    <x:row>
+      <x:c s="4" t="str">
+        <x:v>Fund</x:v>
+      </x:c>
       <x:c s="4" t="str">
         <x:v>Ticker</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Name</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Quantity</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Market Value</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>% Weighting</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Sector</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AEP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AMERICAN ELECTRIC POWER</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>229215.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>129.69</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29726893.350000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>5.307023</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
         <x:v>ETR</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>ENTERGY CORP</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>261752.000000</x:v>
-[...8 lines deleted...]
-        <x:v>5.007116</x:v>
+        <x:v>257275.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>107.34</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>27615898.500000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.930155</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>AEP</x:v>
-[...14 lines deleted...]
-        <x:v>4.644120</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IBE SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IBERDROLA SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>829258.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24.55</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20360803.640000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.634932</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AENA SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AENA SME SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>675273.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29.67</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20036819.120000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.577093</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WASTE MANAGEMENT INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80384.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>239.38</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19242321.920000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.435254</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LNG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CHENIERE ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62756.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>298.67</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18743334.520000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.346172</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>XEL</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>XCEL ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>230538.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>78.05</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17993490.900000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.212306</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
         <x:v>NEE</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>NEXTERA ENERGY INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>278631.000000</x:v>
-[...8 lines deleted...]
-        <x:v>4.116961</x:v>
+        <x:v>215170.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>82.10</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17665457.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.153743</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>XEL</x:v>
-[...14 lines deleted...]
-        <x:v>4.108798</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TRGP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TARGA RESOURCES CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>54981.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>302.37</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16624604.970000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.967924</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WMB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WILLIAMS COS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>209842.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>71.70</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15045671.400000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.686043</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENBRIDGE INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>287874.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>48.15</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13861133.100000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.474572</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AEE</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AMEREN CORPORATION</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121356.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>108.04</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13111302.240000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.340708</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TCL AU</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TRANSURBAN GROUP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1278486.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9.94</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12705012.150000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.268175</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>KMI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>KINDER MORGAN INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>363556.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>34.43</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12517233.080000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.234651</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LNT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALLIANT ENERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>179627.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>69.66</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12512816.820000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.233863</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>AENA SM</x:v>
-[...14 lines deleted...]
-        <x:v>3.531922</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NISOURCE INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>286573.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>43.28</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12402879.440000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.214236</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CSX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CSX CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>219304.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50.79</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11138450.160000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.988503</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11050000.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11050000.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.972712</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NG/ LN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NATIONAL GRID PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>665989.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16.35</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10889519.470000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.944062</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WCN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WASTE CONNECTIONS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>55935.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>186.60</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10437471.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.863360</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EOAN GR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>E.ON SE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>499472.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20.76</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10370062.780000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.851326</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>OKE</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ONEOK INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>101509.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>95.83</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9727607.470000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.736631</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>RWE GR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>RWE AG</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>152223.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62.36</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9492377.280000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.694636</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>RSG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>REPUBLIC SERVICES INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>37248.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>240.45</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8956281.600000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.598929</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PAC</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GRUPO AEROPORTUARIO PAC-ADR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>38671.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>222.42</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8601203.820000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.535538</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Transportation Infrastructure</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>LNT</x:v>
-[...14 lines deleted...]
-        <x:v>3.278288</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PNW</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PINNACLE WEST CAPITAL</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80980.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>105.88</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8574162.400000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.530711</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>IBE SM</x:v>
-[...14 lines deleted...]
-        <x:v>3.187302</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ICT PM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>INTL CONTAINER TERM SVCS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>588040.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13.40</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7881865.530000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.407118</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AIA NZ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AUCKLAND INTL AIRPORT LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1530215.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4.78</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7321530.860000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.307083</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>UNP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>UNION PACIFIC CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24853.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>292.87</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7278698.110000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.299437</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ATO</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ATMOS ENERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>41452.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>172.21</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7138448.920000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.274399</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Gas Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENGI FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENGIE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>275712.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25.52</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7036293.040000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.256161</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TRP CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TC ENERGY CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>112203.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62.34</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6994764.020000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.248747</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EVRG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EVERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>82146.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>84.43</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6935586.780000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.238182</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>LNG</x:v>
-[...14 lines deleted...]
-        <x:v>3.105077</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CNP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CENTERPOINT ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>168547.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>41.07</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6922225.290000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.235797</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SSE LN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SSE PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>204350.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>33.76</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6899571.610000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.231753</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CANADIAN PACIFIC KANSAS CITY</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>74089.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>89.51</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6631706.390000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.183932</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Ground Transportation</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>OMAB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GRUPO AEROPORTUARIO CEN-ADR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>67019.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>98.52</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6602711.880000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.178756</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENEL IM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENEL SPA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>629757.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10.32</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6500426.890000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.160495</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SO</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SOUTHERN CO/THE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>69876.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>92.89</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6490781.640000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.158773</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GET FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GETLINK SE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>282241.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21.76</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6142790.890000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.096648</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DTM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DT MIDSTREAM INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>48709.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>123.91</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6035532.190000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.077499</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>TRGP</x:v>
-[...14 lines deleted...]
-        <x:v>2.886613</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ADP FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ADP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49114.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>120.78</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5932037.660000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.059023</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FRA GR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FRAPORT AG FRANKFURT AIRPORT</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>79341.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>68.57</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5440128.330000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.971204</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALA CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALTAGAS LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>130809.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>39.51</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5168108.850000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.922642</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>ENB</x:v>
-[...14 lines deleted...]
-        <x:v>2.801987</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DBI AU</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DALRYMPLE BAY INFRASTRUCTURE</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1259523.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4.03</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5080202.590000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.906948</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ET</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENERGY TRANSFER LP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>235012.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20.45</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4805995.400000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.857995</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>WMB</x:v>
-[...14 lines deleted...]
-        <x:v>2.641673</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ASR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GRUPO AEROPORTUARIO SUR-ADR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18025.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>248.37</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4476869.250000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.799237</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Transportation Infrastructure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GEKTERNA GA</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GEK TERNA SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>102640.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>43.27</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4441197.630000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.792869</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Construction &amp; Engineering</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENG SM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENAGAS SA</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>214896.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19.63</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4218999.020000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.753201</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>AEE</x:v>
-[...14 lines deleted...]
-        <x:v>2.449902</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IDA</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IDACORP INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29544.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>140.68</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4156249.920000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.741999</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ELI BB</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ELIA GROUP SA/NV</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24806.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>140.48</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3484636.610000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.622098</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NRG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NRG ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>33254.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>92.31</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3069676.740000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.548017</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Independent Power Producers &amp; Energy Traders</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SCI SP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SEMBCORP INDUSTRIES LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>631707.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4.69</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2965723.040000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.529459</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Industrial Conglomerates</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CWST</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CASELLA WASTE SYSTEMS INC-A</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30216.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>97.61</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2949383.760000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.526542</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Services &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CNI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CANADIAN NATL RAILWAY CO</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>23609.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>123.15</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2907448.350000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.519055</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PPL CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PEMBINA PIPELINE CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>53733.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50.29</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2702186.420000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.482410</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IFT NZ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>INFRATIL LTD</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>350363.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6.92</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2424562.400000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.432847</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>VIE FP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>VEOLIA ENVIRONNEMENT</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>66807.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35.97</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2403363.300000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.429063</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Multi-Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>WM</x:v>
-[...129 lines deleted...]
-        <x:v>1.761432</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CURRENCY</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>-398068.150000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2338409.980000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.417400</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DLR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DIGITAL REALTY TRUST INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12135.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>172.37</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2091709.950000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.373425</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Equity Real Estate Investment Trusts (REITs)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>VST</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>VISTRA CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14201.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>140.16</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1990412.160000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.355340</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Independent Power Producers &amp; Energy Traders</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>3IN LN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>3I INFRASTRUCTURE PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>329808.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5.25</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1730856.580000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.309003</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Diversified Financial Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EPD</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ENTERPRISE PRODUCTS PARTNERS</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>34239.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>37.08</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1269582.120000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.226653</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>EVRG</x:v>
-[...14 lines deleted...]
-        <x:v>1.755889</x:v>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CPX CN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CAPITAL POWER CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>28370.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>43.52</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1234693.510000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.220425</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Independent Power Producers &amp; Energy Traders</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PPL</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PPL CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35294.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>34.98</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1234584.120000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.220405</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Electric Utilities</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>KMI</x:v>
-[...273 lines deleted...]
-    <x:row>
+        <x:v>Nuveen Global Infrastructure Fund</x:v>
+      </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
       <x:c s="5" t="str">
         <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>6625000.000000</x:v>
+        <x:v>344610.120000</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>100.00</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>6625000.000000</x:v>
-[...899 lines deleted...]
-        <x:v>0.002777</x:v>
+        <x:v>344610.120000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.061522</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row/>
     <x:row/>
-    <x:row>
-[...31 lines deleted...]
-        <x:v>Nuveen Fund Advisors, LLC serves as the Fund's adviser and Nuveen Asset Management, LLC serves as the Fund's sub-adviser; both the adviser and sub-adviser are subsidiaries of Nuveen, LLC. Nuveen Securities, LLC, member FINRA and SIPC.</x:v>
+    <x:row r="71" ht="30" customHeight="1">
+      <x:c s="10" t="str">
+        <x:v>Before investing, carefully consider fund investment objectives, risks, charges and expenses. For this and other information that should be read carefully, please request a prospectus or summary prospectus from your financial advisor or Nuveen at 800.257.8787 or visit nuveen.com.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row>
-[...1 lines deleted...]
-        <x:v>NOT FDIC INSURED         MAY LOSE VALUE         NO BANK GUARANTEE</x:v>
+    <x:row r="73" ht="135" customHeight="1">
+      <x:c s="11" t="str">
+        <x:v>Holdings data is unaudited and holdings are subject to change and may not be representative of the Fund's current or future investments. The holdings listed includes the Fund's long-term investments and excludes any temporary cash investments. Top holdings by issuer (for other than fixed income securities) includes the underlying ordinary shares combined with any depositary receipts, preferred shares, contract for differences (CFDs), rights, options and warrants. The holdings listed should not be considered a recommendation to buy, sell or hold a particular security.
+Holdings reflect the portfolio of the fund as of the stated as of date. Holdings data is presented for informational purposes only and should not be considered a replacement for portfolio holdings reported and/or filed for regulatory purposes.
+This material is not intended to be a recommendation or investment advice, does not constitute a solicitation to buy, sell or hold a security or investment strategy and is not provided in a fiduciary capacity. The information provided does not take into account the specific objectives or circumstances of any particular investor, or suggest any specific course of action. Investment decisions should be made based on investors objectives and circumstances and in consultation with their financial advisors. Financial professionals should independently evaluate the risks associated with products or services and exercise independent judgment with respect to their clients.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row>
-[...1 lines deleted...]
-        <x:v>5478852</x:v>
+    <x:row r="75" ht="45" customHeight="1">
+      <x:c s="12" t="str">
+        <x:v>Important information on risk
+Past performance is no guarantee of future results. All investments carry a certain degree of risk, including the possible loss of principal, and there is no assurance that an investment will provide positive performance over any period of time. Certain products and services may not be available to all entities or persons. There is no guarantee that investment objectives will be achieved. See the applicable product literature for details.</x:v>
+      </x:c>
+    </x:row>
+    <x:row/>
+    <x:row r="77" ht="90" customHeight="1">
+      <x:c s="11" t="str">
+        <x:v>Visit www.nuveen.com for a glossary of terms.
+Nuveen, LLC provides investment solutions through its investment specialists. Nuveen Securities, LLC, member FINRA and SIPC.
+5478852</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
-    <x:mergeCell ref="A1:G1"/>
-[...1 lines deleted...]
-    <x:mergeCell ref="A3:G3"/>
+    <x:mergeCell ref="A1:H1"/>
+    <x:mergeCell ref="A71:H71"/>
+    <x:mergeCell ref="A73:H73"/>
+    <x:mergeCell ref="A75:H75"/>
+    <x:mergeCell ref="A77:H77"/>
   </x:mergeCells>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" tabSelected="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:cols>
-    <x:col min="1" max="1" width="25" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <x:col min="7" max="7" width="35" bestFit="1" customWidth="1"/>
+    <x:col min="1" max="1" width="35" bestFit="1" customWidth="1"/>
+    <x:col min="2" max="2" width="25" bestFit="1" customWidth="1"/>
+    <x:col min="3" max="3" width="35" bestFit="1" customWidth="1"/>
+    <x:col min="4" max="7" width="25" bestFit="1" customWidth="1"/>
+    <x:col min="8" max="8" width="35" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="30" customHeight="1">
       <x:c r="A1" s="3" t="str">
-        <x:v>Nuveen Dividend Growth - (Equities - NDGF) - 09/08/2026</x:v>
+        <x:v>Daily Holdings (Equities) for 10/23/2026</x:v>
       </x:c>
       <x:c r="B1" s="3"/>
       <x:c r="C1" s="3"/>
       <x:c r="D1" s="3"/>
       <x:c r="E1" s="3"/>
       <x:c r="F1" s="3"/>
       <x:c r="G1" s="3"/>
-    </x:row>
-[...34 lines deleted...]
-    <x:row>
+      <x:c r="H1" s="3"/>
+    </x:row>
+    <x:row>
+      <x:c s="4" t="str">
+        <x:v>Fund</x:v>
+      </x:c>
       <x:c s="4" t="str">
         <x:v>Ticker</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Name</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Quantity</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Market Value</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>% Weighting</x:v>
       </x:c>
       <x:c s="4" t="str">
         <x:v>Sector</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
         <x:v>MSFT</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>MICROSOFT CORP</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>954603.000000</x:v>
-[...8 lines deleted...]
-        <x:v>7.553746</x:v>
+        <x:v>853929.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>524.51</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>447894299.790000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>7.905942</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Software</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
         <x:v>AAPL</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>APPLE INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>1268091.000000</x:v>
-[...8 lines deleted...]
-        <x:v>6.423864</x:v>
+        <x:v>1133879.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>347.73</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>394278075.280000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>6.959543</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Computers &amp; Peripherals</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TSM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TAIWAN SEMICONDUCTOR-SP ADR</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>607451.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>418.51</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>254224318.010000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.487404</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Semiconductors &amp; Semiconductor Equipment</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
         <x:v>AVGO</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>BROADCOM INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>870221.000000</x:v>
-[...8 lines deleted...]
-        <x:v>5.138003</x:v>
+        <x:v>777044.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>321.68</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>249959513.920000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>4.412124</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Semiconductors &amp; Semiconductor Equipment</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>TSM</x:v>
-[...14 lines deleted...]
-        <x:v>4.775495</x:v>
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>GOOG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ALPHABET INC-CL C</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>707237.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>317.28</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>224392155.360000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.960826</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Internet Software &amp; Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>APH</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AMPHENOL CORP-CL A</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2726784.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>74.09</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>202027426.560000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.566058</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electronic Equipment, Instruments &amp; Components</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>JPM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>JPMORGAN CHASE &amp; CO</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>590411.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>331.58</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>195768479.380000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>3.455579</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Commercial Banks</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MA</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MASTERCARD INC - A</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>245741.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>623.60</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>153244087.600000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.704966</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>IT Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LIN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LINDE PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>284866.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>508.83</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>144948366.780000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.558535</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Chemicals</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TJX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TJX COMPANIES INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>989644.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>145.06</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>143557758.640000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.533989</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Specialty Retail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ABT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ABBOTT LABORATORIES</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1367650.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>103.70</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>141825305.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.503409</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Health Care Equipment &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ELV</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ELEVANCE HEALTH INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>314395.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>439.95</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>138318080.250000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.441502</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Health Care Providers &amp; Services</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NEE</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NEXTERA ENERGY INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1680216.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>82.10</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>137945733.600000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.434929</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electric Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>XOM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EXXONMOBIL HOLDINGS CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>710429.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>183.21</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>130157697.090000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.297460</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>BLK</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>BLACKROCK INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>112106.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1118.25</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>125362534.500000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.212819</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Capital Markets</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MSI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MOTOROLA SOLUTIONS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>259375.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>481.83</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>124974656.250000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.205972</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Communications Equipment</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CVX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CHEVRON CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>523460.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>233.21</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>122076106.600000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.154809</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Oil, Gas &amp; Consumable Fuels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PM</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PHILIP MORRIS INTERNATIONAL</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>610156.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>199.47</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121707817.320000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.148308</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Tobacco</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AXP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>AMERICAN EXPRESS CO</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>386674.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>313.22</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121114030.280000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.137827</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Consumer Finance</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ABBV</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ABBVIE INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>420310.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>285.64</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>120057348.400000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.119175</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Biotechnology</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ETN</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>EATON CORP PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>319973.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>366.11</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>117145315.030000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.067774</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Electrical Equipment</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WMT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WALMART INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>974202.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>119.89</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>116797077.780000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.061627</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Food &amp; Staples Retailing</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WEC</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>WEC ENERGY GROUP INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1046367.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>111.09</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>116240910.030000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>2.051810</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Multi-Utilities</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PLD</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>PROLOGIS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>886829.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>126.45</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>112139527.050000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.979415</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Equity Real Estate Investment Trusts (REITs)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TT</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>TRANE TECHNOLOGIES PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>247434.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>444.90</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110083386.600000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.943121</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Machinery</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MRK</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MERCK &amp; CO. INC.</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>752299.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>145.27</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>109286475.730000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.929054</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>CHEMICALS AND ALLIED PRODUCTS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ADI</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>ANALOG DEVICES INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>277240.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>391.07</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>108420246.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.913764</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Semiconductors &amp; Semiconductor Equipment</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>APH</x:v>
-[...244 lines deleted...]
-        <x:v>2.177252</x:v>
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DHR</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>DANAHER CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>465370.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>230.50</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>107267785.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.893422</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Health Care Equipment &amp; Supplies</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NDAQ</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NASDAQ INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1008966.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>102.56</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>103479552.960000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.826554</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Capital Markets</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>MSI</x:v>
-[...158 lines deleted...]
-    <x:row>
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SBUX</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>STARBUCKS CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1008370.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100.80</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>101643696.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.794149</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Hotels, Restaurants &amp; Leisure</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>BKNG</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>BOOKING HOLDINGS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>635806.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>155.83</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>99077648.980000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.748855</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Internet &amp; Direct Marketing Retail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>UNP</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>UNION PACIFIC CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>335355.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>292.87</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>98215418.850000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.733635</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Road &amp; Rail</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MRSH</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>MARSH &amp; MCLENNAN COS</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>484215.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>197.48</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>95622778.200000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.687872</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Insurance</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
       <x:c s="5" t="str">
         <x:v>TMUS</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>T-MOBILE US INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>659697.000000</x:v>
-[...8 lines deleted...]
-        <x:v>1.920137</x:v>
+        <x:v>583388.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>146.54</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>85489677.520000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.509009</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Wireless Telecommunication Services</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>ADI</x:v>
-[...129 lines deleted...]
-        <x:v>1.762636</x:v>
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NOC</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>NORTHROP GRUMMAN CORP</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>151088.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>551.44</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>83315966.720000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.470640</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Aerospace &amp; Defense</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SW</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>SMURFIT WESTROCK PLC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1842097.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>41.85</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>77091759.450000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.360774</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>Containers &amp; Packaging</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>76100000.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100.00</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>76100000.000000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.343268</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LOW</x:v>
+      </x:c>
+      <x:c s="5" t="str">
+        <x:v>LOWE'S COS INC</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>337613.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>198.68</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>67076950.840000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.183999</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Specialty Retail</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
-        <x:v>UNP</x:v>
-[...204 lines deleted...]
-    <x:row>
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
       <x:c s="5" t="str">
         <x:v>MDLZ</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>MONDELEZ INTERNATIONAL INC-A</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>1123812.000000</x:v>
-[...8 lines deleted...]
-        <x:v>1.109539</x:v>
+        <x:v>1014321.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>63.80</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>64713679.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.142284</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Food Products</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
         <x:v>HON</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>HONEYWELL INTERNATIONAL INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>316123.000000</x:v>
-[...8 lines deleted...]
-        <x:v>1.054573</x:v>
+        <x:v>285210.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>221.15</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>63074191.500000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>1.113345</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Automobile Components</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
         <x:v>PEP</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>PEPSICO INC</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>447621.000000</x:v>
-[...8 lines deleted...]
-        <x:v>0.992796</x:v>
+        <x:v>403940.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>135.77</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>54842933.800000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.968052</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v>Beverages</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="5" t="str">
+        <x:v>Nuveen Dividend Growth Fund</x:v>
+      </x:c>
+      <x:c s="5" t="str">
         <x:v/>
       </x:c>
       <x:c s="5" t="str">
         <x:v>FIXED INCOME CLEARING CORP (FICC)</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>57050000.000000</x:v>
+        <x:v>2371934.420000</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>100.00</x:v>
       </x:c>
       <x:c s="6" t="n">
-        <x:v>57050000.000000</x:v>
-[...48 lines deleted...]
-        <x:v>0.028326</x:v>
+        <x:v>2371934.420000</x:v>
+      </x:c>
+      <x:c s="8" t="n">
+        <x:v>0.041868</x:v>
       </x:c>
       <x:c s="5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row/>
     <x:row/>
-    <x:row>
-[...31 lines deleted...]
-        <x:v>Nuveen Fund Advisors, LLC serves as the Fund's adviser and Nuveen Asset Management, LLC serves as the Fund's sub-adviser; both the adviser and sub-adviser are subsidiaries of Nuveen, LLC. Nuveen Securities, LLC, member FINRA and SIPC.</x:v>
+    <x:row r="47" ht="30" customHeight="1">
+      <x:c s="10" t="str">
+        <x:v>Before investing, carefully consider fund investment objectives, risks, charges and expenses. For this and other information that should be read carefully, please request a prospectus or summary prospectus from your financial advisor or Nuveen at 800.257.8787 or visit nuveen.com.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row>
-[...1 lines deleted...]
-        <x:v>NOT FDIC INSURED         MAY LOSE VALUE         NO BANK GUARANTEE</x:v>
+    <x:row r="49" ht="135" customHeight="1">
+      <x:c s="11" t="str">
+        <x:v>Holdings data is unaudited and holdings are subject to change and may not be representative of the Fund's current or future investments. The holdings listed includes the Fund's long-term investments and excludes any temporary cash investments. Top holdings by issuer (for other than fixed income securities) includes the underlying ordinary shares combined with any depositary receipts, preferred shares, contract for differences (CFDs), rights, options and warrants. The holdings listed should not be considered a recommendation to buy, sell or hold a particular security.
+Holdings reflect the portfolio of the fund as of the stated as of date. Holdings data is presented for informational purposes only and should not be considered a replacement for portfolio holdings reported and/or filed for regulatory purposes.
+This material is not intended to be a recommendation or investment advice, does not constitute a solicitation to buy, sell or hold a security or investment strategy and is not provided in a fiduciary capacity. The information provided does not take into account the specific objectives or circumstances of any particular investor, or suggest any specific course of action. Investment decisions should be made based on investors objectives and circumstances and in consultation with their financial advisors. Financial professionals should independently evaluate the risks associated with products or services and exercise independent judgment with respect to their clients.</x:v>
       </x:c>
     </x:row>
     <x:row/>
-    <x:row>
-[...1 lines deleted...]
-        <x:v>5478852</x:v>
+    <x:row r="51" ht="45" customHeight="1">
+      <x:c s="12" t="str">
+        <x:v>Important information on risk
+Past performance is no guarantee of future results. All investments carry a certain degree of risk, including the possible loss of principal, and there is no assurance that an investment will provide positive performance over any period of time. Certain products and services may not be available to all entities or persons. There is no guarantee that investment objectives will be achieved. See the applicable product literature for details.</x:v>
+      </x:c>
+    </x:row>
+    <x:row/>
+    <x:row r="53" ht="90" customHeight="1">
+      <x:c s="11" t="str">
+        <x:v>Visit www.nuveen.com for a glossary of terms.
+Nuveen, LLC provides investment solutions through its investment specialists. Nuveen Securities, LLC, member FINRA and SIPC.
+5478852</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
-    <x:mergeCell ref="A1:G1"/>
-[...1 lines deleted...]
-    <x:mergeCell ref="A3:G3"/>
+    <x:mergeCell ref="A1:H1"/>
+    <x:mergeCell ref="A47:H47"/>
+    <x:mergeCell ref="A49:H49"/>
+    <x:mergeCell ref="A51:H51"/>
+    <x:mergeCell ref="A53:H53"/>
   </x:mergeCells>
 </x:worksheet>
 </file>