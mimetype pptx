--- v1 (2026-01-08)
+++ v2 (2026-06-22)
@@ -67,57 +67,57 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId11"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId14"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId15"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="363" r:id="rId12"/>
     <p:sldId id="364" r:id="rId13"/>
   </p:sldIdLst>
   <p:sldSz cx="10058400" cy="7543800"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:custDataLst>
+    <p:custData r:id="rId8"/>
+    <p:custData r:id="rId5"/>
+    <p:custData r:id="rId7"/>
+    <p:custData r:id="rId4"/>
+    <p:custData r:id="rId9"/>
     <p:custData r:id="rId6"/>
     <p:custData r:id="rId10"/>
-    <p:custData r:id="rId5"/>
-[...3 lines deleted...]
-    <p:custData r:id="rId4"/>
     <p:tags r:id="rId16"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="2006" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="509412" algn="l" defTabSz="509412" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="2006" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -1052,54 +1052,54 @@
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="10010" autoAdjust="0"/>
     <p:restoredTop sz="96327" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToObjects="1" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="75" d="100"/>
-          <a:sy n="75" d="100"/>
+          <a:sx n="97" d="100"/>
+          <a:sy n="97" d="100"/>
         </p:scale>
-        <p:origin x="816" y="53"/>
+        <p:origin x="1968" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToObjects="1">
       <p:cViewPr varScale="1">
@@ -1190,51 +1190,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970939" y="0"/>
             <a:ext cx="3037840" cy="464820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{84A12E58-8FC3-8547-9F9B-3A01EB113CB3}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/4/2025</a:t>
+              <a:t>5/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8829967"/>
             <a:ext cx="3037840" cy="464820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1362,51 +1362,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970939" y="0"/>
             <a:ext cx="3037840" cy="464820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96653" tIns="48327" rIns="96653" bIns="48327" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E87FA6A0-8E5C-564C-9788-458373FD8A8F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>12/4/2025</a:t>
+              <a:t>5/27/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1181100" y="695325"/>
             <a:ext cx="4648200" cy="3487738"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -24359,51 +24359,51 @@
               <a:rPr lang="en-GB" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Italian Reduced Rate Percentage (IRRP) Report</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Table 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCF1720-5117-3E79-8198-1CCC64DBF856}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3824583364"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2699260632"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="2438896"/>
           <a:ext cx="9144001" cy="3762260"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="838200">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2602562402"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="457200">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -25043,51 +25043,51 @@
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -25117,100 +25117,100 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -25375,98 +25375,98 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.46%</a:t>
+                        <a:t>22.85%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -25494,51 +25494,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -25557,51 +25557,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" noProof="0" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -25805,102 +25805,102 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.46%</a:t>
+                        <a:t>22.85%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -25932,102 +25932,102 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -26210,98 +26210,98 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="r" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.46%</a:t>
+                        <a:t>22.85%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -26329,98 +26329,98 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -26598,51 +26598,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.46%</a:t>
+                        <a:t>22.85%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -26665,51 +26665,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -26741,102 +26741,102 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -27087,51 +27087,51 @@
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -27159,98 +27159,98 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -27454,51 +27454,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>39.43%</a:t>
+                        <a:t>39.69%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -27521,51 +27521,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -27597,102 +27597,102 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -27896,98 +27896,98 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>39.43%</a:t>
+                        <a:t>39.69%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -28015,98 +28015,98 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -28310,102 +28310,102 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>39.43%</a:t>
+                        <a:t>39.69%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -28437,102 +28437,102 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -28736,51 +28736,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>39.43%</a:t>
+                        <a:t>39.69%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -28799,51 +28799,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -28871,98 +28871,98 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -29217,51 +29217,51 @@
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -29293,102 +29293,102 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -29635,51 +29635,51 @@
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -29707,98 +29707,98 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -30013,51 +30013,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -30089,102 +30089,102 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -30257,51 +30257,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1077401870"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="201168">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>IE0004GI2VC8</a:t>
+                        <a:t>IE00BYVHW456</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -30388,51 +30388,51 @@
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -30460,98 +30460,98 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -30616,51 +30616,51 @@
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1361882941"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="201168">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>IE00BYVHW456</a:t>
+                        <a:t>IE0004GI2VC8</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -30775,51 +30775,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -30851,102 +30851,102 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" algn="ctr" defTabSz="502920" rtl="0" eaLnBrk="1" fontAlgn="b" latinLnBrk="0" hangingPunct="1"/>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx2"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
@@ -31166,51 +31166,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -31229,51 +31229,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -31292,51 +31292,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -31572,51 +31572,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -31639,51 +31639,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -31706,51 +31706,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -32036,51 +32036,51 @@
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2200" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Certification of the percentages subject to tax ratio advantage pursuant to the provisions of the Italian Decree 138/2011 – 1st half of 2026</a:t>
+              <a:t>Certification of the percentages subject to tax ratio advantage pursuant to the provisions of the Italian Decree 138/2011 – 2nd half of 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="464240551"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -32180,51 +32180,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0"/>
               <a:t>Issued by Nuveen Securities LLC, which is regulated in Ireland by the Central Bank of Ireland. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AEDE995-4FC8-9AD7-ECAF-76512D3F17FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1541863528"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="174582353"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="457200" y="1638300"/>
           <a:ext cx="9144001" cy="3346492"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="838200">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2602562402"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="533400">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -32901,51 +32901,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
@@ -32966,51 +32966,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
@@ -33031,51 +33031,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
@@ -33329,51 +33329,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -33392,51 +33392,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -33455,51 +33455,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -33775,51 +33775,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -33842,51 +33842,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -33909,51 +33909,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -34148,51 +34148,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>51.78%</a:t>
+                        <a:t>52.40%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -34211,51 +34211,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -34274,51 +34274,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -34337,51 +34337,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -34576,51 +34576,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>51.78%</a:t>
+                        <a:t>52.40%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -34643,51 +34643,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -34710,51 +34710,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -34777,51 +34777,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -35016,51 +35016,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.36%</a:t>
+                        <a:t>28.22%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -35079,51 +35079,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -35142,51 +35142,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -35205,51 +35205,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -35418,51 +35418,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.36%</a:t>
+                        <a:t>28.22%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -35485,51 +35485,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -35552,51 +35552,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -35619,51 +35619,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -35832,51 +35832,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.36%</a:t>
+                        <a:t>28.22%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -35895,51 +35895,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -35958,51 +35958,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -36021,51 +36021,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -36234,51 +36234,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.36%</a:t>
+                        <a:t>28.22%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -36301,51 +36301,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -36368,51 +36368,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -36435,51 +36435,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -36648,51 +36648,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.36%</a:t>
+                        <a:t>28.22%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -36711,51 +36711,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -36774,51 +36774,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -36837,51 +36837,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -37050,51 +37050,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.36%</a:t>
+                        <a:t>28.22%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -37117,51 +37117,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -37184,51 +37184,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -37251,51 +37251,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -37464,51 +37464,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.36%</a:t>
+                        <a:t>28.22%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -37527,51 +37527,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -37590,51 +37590,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -37653,51 +37653,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -37866,51 +37866,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>27.36%</a:t>
+                        <a:t>28.22%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="182880" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -37933,51 +37933,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -38000,51 +38000,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -38067,51 +38067,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -38343,51 +38343,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -38406,51 +38406,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -38469,51 +38469,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
@@ -38749,51 +38749,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 May 2025</a:t>
+                        <a:t>28 Nov 2025</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -38816,51 +38816,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>01 Jan 2026</a:t>
+                        <a:t>01 Jul 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -38883,51 +38883,51 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-GB" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="263746"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:uLnTx/>
                           <a:uFillTx/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>30 Jun 2026</a:t>
+                        <a:t>31 Dec 2026</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
                     <a:lnT w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="3175" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="BABCBC"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
@@ -38992,76 +38992,75 @@
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="620557541"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F46638E-82E1-E4A9-76B4-2BEE7DA5ABEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
-            <a:off x="8921836" y="6007306"/>
-            <a:ext cx="1578019" cy="215444"/>
+            <a:off x="8921836" y="6005383"/>
+            <a:ext cx="1578019" cy="219291"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="800" dirty="0"/>
-[...9 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial Narrow" panose="020B0606020202030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5525761</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="11" name="Group 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB4B0BBC-419C-3CBD-DB1B-248741F742AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="457200" y="5067300"/>
             <a:ext cx="9144000" cy="914399"/>
             <a:chOff x="457200" y="5143501"/>
             <a:chExt cx="9144000" cy="762000"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
@@ -40283,74 +40282,50 @@
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D8DFDB233247F646BA3CA5ADEEB29C1C" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a275d1f6decd337fa3926cc14edf0699">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fbd000cf-2f3c-4565-bbfe-86ec5aa943e3" xmlns:ns3="f560425f-95dd-4436-9120-79b6e7f29b21" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bc9a20dac7dd8e61521244b9b88af2d9" ns2:_="" ns3:_="">
     <xsd:import namespace="fbd000cf-2f3c-4565-bbfe-86ec5aa943e3"/>
     <xsd:import namespace="f560425f-95dd-4436-9120-79b6e7f29b21"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -40535,152 +40510,176 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item10.xml><?xml version="1.0" encoding="utf-8"?>
+<AllExternalAdhocVariableMappings/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fbd000cf-2f3c-4565-bbfe-86ec5aa943e3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f560425f-95dd-4436-9120-79b6e7f29b21" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableListDefinition name="AD_HOC" displayName="AD_HOC" id="f509f1b0-a91e-42a1-a75b-3fb4e2f475b3" isdomainofvalue="False" dataSourceId="8e7a4c4d-b68d-4932-9622-c6b8624db3dd"/>
+<VariableListDefinition name="AD_HOC" displayName="AD_HOC" id="888c8086-efbe-438f-9942-7583d4c25448" isdomainofvalue="False" dataSourceId="ff4bef68-fa92-427d-b890-4ae66dc41ea9"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableList UniqueId="f509f1b0-a91e-42a1-a75b-3fb4e2f475b3" Name="AD_HOC" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="8e7a4c4d-b68d-4932-9622-c6b8624db3dd" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
+<VariableList UniqueId="888c8086-efbe-438f-9942-7583d4c25448" Name="AD_HOC" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="ff4bef68-fa92-427d-b890-4ae66dc41ea9" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableListDefinition name="Computed" displayName="Computed" id="c74285d7-a346-432f-9d80-4af645f76d2d" isdomainofvalue="False" dataSourceId="26fa2793-ce5f-4ff3-a092-630b7e6fb7eb"/>
+<VariableListDefinition name="Computed" displayName="Computed" id="6fe748d0-a73c-45e6-a430-5ae8024802e0" isdomainofvalue="False" dataSourceId="143c6766-3c12-4603-9d10-3ec2f6300604"/>
 </file>
 
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableList UniqueId="c74285d7-a346-432f-9d80-4af645f76d2d" Name="Computed" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="26fa2793-ce5f-4ff3-a092-630b7e6fb7eb" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
+<VariableList UniqueId="6fe748d0-a73c-45e6-a430-5ae8024802e0" Name="Computed" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="143c6766-3c12-4603-9d10-3ec2f6300604" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
 </file>
 
 <file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableListDefinition name="System" displayName="System" id="20386593-11b9-4019-b284-f7075e150c1d" isdomainofvalue="False" dataSourceId="49e760e1-eabe-46a1-a31a-2b5bdb2fb46e"/>
+<VariableListDefinition name="System" displayName="System" id="a13ce380-bf57-438e-b4cc-76c7ab98fcec" isdomainofvalue="False" dataSourceId="914f008e-4cd7-40fd-94df-542d76ff562b"/>
 </file>
 
 <file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
-<VariableList UniqueId="20386593-11b9-4019-b284-f7075e150c1d" Name="System" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="49e760e1-eabe-46a1-a31a-2b5bdb2fb46e" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
+<VariableList UniqueId="a13ce380-bf57-438e-b4cc-76c7ab98fcec" Name="System" ContentType="XML" MajorVersion="0" MinorVersion="1" isLocalCopy="False" IsBaseObject="False" DataSourceId="914f008e-4cd7-40fd-94df-542d76ff562b" DataSourceMajorVersion="0" DataSourceMinorVersion="1"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59AE094A-889C-48F2-B792-5D864E7BA770}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10F169AF-2FD3-44F5-8094-EEBCB2E1FB08}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fbd000cf-2f3c-4565-bbfe-86ec5aa943e3"/>
+    <ds:schemaRef ds:uri="f560425f-95dd-4436-9120-79b6e7f29b21"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25F373A9-BA0E-49B2-BD92-34992494D86D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96A9D66E-E71F-4089-9050-DD785EA73141}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96C0567E-59C8-46E0-838E-41E73AF20068}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="383c6cdf-da49-48e2-9624-06d20b59bcdf"/>
     <ds:schemaRef ds:uri="c79e9e08-a3e3-44cd-b0b9-6de56c592b9b"/>
     <ds:schemaRef ds:uri="fbd000cf-2f3c-4565-bbfe-86ec5aa943e3"/>
     <ds:schemaRef ds:uri="f560425f-95dd-4436-9120-79b6e7f29b21"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10F169AF-2FD3-44F5-8094-EEBCB2E1FB08}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59AE094A-889C-48F2-B792-5D864E7BA770}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FAB57D9-EB82-4FA8-9DB1-C6830A0140FE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65216A03-AB7B-42D3-A57B-C55C17261987}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBD465A7-D8D9-43B8-9534-4BA5FF55E84F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B0ACAD4-428C-4CC8-A6B5-EE683ED382F0}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C28CD7A-0F99-4F59-A943-DC5DB821E417}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76369F03-7FBF-4C72-A205-5A1202F2C235}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D71D30C-DDBC-4543-8F55-9603942409C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C311E7C-0AAA-447A-B308-A9009A0578A8}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8C11D1B-29F8-402F-90EA-B0D75DDACE90}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75B8DD46-05C7-4EAA-A239-EDB49B7B1AF5}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD6227FF-ACFF-490B-96CC-396FC83EEBCD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19755928-3834-4E93-BCC6-CBEDA5D3F4CE}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>2017_Nuveen_PPT_Onscreen</Template>
   <TotalTime></TotalTime>
   <Words>858</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>261</Paragraphs>
   <Slides>2</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>