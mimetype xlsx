--- v4 (2026-07-01)
+++ v5 (2026-08-15)
@@ -12,146 +12,146 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tiaacref.sharepoint.com/sites/abq15/Closedend Funds/Product/Earnings &amp; UNII monthly reports/2026/May 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tiaacref.sharepoint.com/sites/abq15/Closedend Funds/Product/Earnings &amp; UNII monthly reports/2026/June 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{49B8CF30-D65E-45F4-8FD3-B49525F170E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2572FCDF-32CB-4838-8D0B-BA1F567B0DAB}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{A6F1C322-0F98-48E2-B8D1-BFA7ACE1A0FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6F9141C9-8759-4A5F-B8F2-B21027C37566}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="0" windowWidth="11712" windowHeight="12336" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30612" yWindow="-108" windowWidth="30936" windowHeight="17496" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="May 2026" sheetId="102" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="June 2025" sheetId="91" r:id="rId12"/>
+    <sheet name="June 2026" sheetId="103" r:id="rId1"/>
+    <sheet name="May 2026" sheetId="102" r:id="rId2"/>
+    <sheet name="April 2026" sheetId="101" r:id="rId3"/>
+    <sheet name="March 2026" sheetId="100" r:id="rId4"/>
+    <sheet name="February 2026" sheetId="99" r:id="rId5"/>
+    <sheet name="January 2026" sheetId="98" r:id="rId6"/>
+    <sheet name="December 2025" sheetId="97" r:id="rId7"/>
+    <sheet name="November 2025" sheetId="96" r:id="rId8"/>
+    <sheet name="October 2025" sheetId="95" r:id="rId9"/>
+    <sheet name="September 2025" sheetId="94" r:id="rId10"/>
+    <sheet name="August 2025" sheetId="93" r:id="rId11"/>
+    <sheet name="July 2025" sheetId="92" r:id="rId12"/>
     <sheet name="Dx0nn1FelFp" sheetId="5" state="veryHidden" r:id="rId13"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'April 2026'!$B$7:$J$60</definedName>
-[...34 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="8">'September 2025'!$1:$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'April 2026'!$B$7:$J$60</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'August 2025'!$B$7:$J$66</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'December 2025'!$B$7:$J$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'February 2026'!$B$7:$J$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'January 2026'!$B$7:$J$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'July 2025'!$B$7:$J$66</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'June 2026'!$B$7:$J$60</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'March 2026'!$B$7:$J$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'May 2026'!$B$7:$J$60</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'November 2025'!$B$7:$J$65</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'October 2025'!$B$7:$J$65</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'September 2025'!$B$7:$J$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'April 2026'!$A$1:$K$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'August 2025'!$A$1:$K$71</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'December 2025'!$A$1:$K$68</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'February 2026'!$A$1:$K$68</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'January 2026'!$A$1:$K$68</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'July 2025'!$A$1:$K$71</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'June 2026'!$A$1:$K$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'March 2026'!$A$1:$K$68</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'May 2026'!$A$1:$K$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'November 2025'!$A$1:$K$70</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'October 2025'!$A$1:$K$70</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'September 2025'!$A$1:$K$70</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'April 2026'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'August 2025'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'December 2025'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'February 2026'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'January 2026'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'July 2025'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'June 2026'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'March 2026'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'May 2026'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'November 2025'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'October 2025'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'September 2025'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="984" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="973" uniqueCount="92">
   <si>
     <t>Nuveen Municipal Closed-End Funds</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>Nuveen Municipal High Income Opportunity Fund</t>
   </si>
   <si>
     <t>NUV</t>
   </si>
   <si>
     <t>NMI</t>
   </si>
   <si>
     <t>NXP</t>
   </si>
   <si>
     <t>Nuveen Select Tax-Free Income Portfolio</t>
   </si>
   <si>
     <t>NIM</t>
   </si>
   <si>
@@ -841,50 +841,80 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Georgia"/>
         <family val="1"/>
         <scheme val="major"/>
       </rPr>
       <t>5</t>
     </r>
   </si>
   <si>
     <r>
       <t>NMI</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Georgia"/>
         <family val="1"/>
         <scheme val="major"/>
       </rPr>
       <t>5</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>NMS</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Georgia"/>
+        <family val="1"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>4, 5</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>NPV</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Georgia"/>
+        <family val="1"/>
+        <scheme val="major"/>
+      </rPr>
+      <t>4, 5</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode=".0000"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="#,###.0000_);\(#,###.0000\)"/>
     <numFmt numFmtId="168" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1257,310 +1287,300 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="2" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 7" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -1679,590 +1699,590 @@
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>529588</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>186676</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74A5F0B2-F955-4332-9AFE-7954A8C8B49F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{122C6D4C-E328-47DF-86F5-13BA420FAF10}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8304212" y="111126"/>
+          <a:ext cx="2194876" cy="589900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>601662</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>111126</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>520063</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>177151</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DEDA6EB-E394-4906-B17A-D0398C3D67A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7954962" y="111126"/>
-          <a:ext cx="2090101" cy="589900"/>
+          <a:ext cx="2080576" cy="580375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>520063</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>177151</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD7C987-E0B7-490E-AC6B-C378FBFDCF52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7954962" y="111126"/>
           <a:ext cx="2080576" cy="580375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>520063</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>177151</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DAF8119-40FD-49B7-8FEB-93339FAB81AB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7954962" y="111126"/>
           <a:ext cx="2080576" cy="580375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>520063</xdr:colOff>
+      <xdr:colOff>529588</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>177151</xdr:rowOff>
+      <xdr:rowOff>186676</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{851AC910-0960-469C-BA89-A3C165ABF5D3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74A5F0B2-F955-4332-9AFE-7954A8C8B49F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7954962" y="111126"/>
-          <a:ext cx="2080576" cy="580375"/>
+          <a:ext cx="2090101" cy="589900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>529588</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>186676</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A85F4CE-7F0B-49EE-A3D5-84D23E1D2364}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7954962" y="111126"/>
           <a:ext cx="2086926" cy="586725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>526413</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>183501</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB08FEB9-9E2B-43F6-BE8B-375B5C2D5825}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8304212" y="111126"/>
           <a:ext cx="2194876" cy="586725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>523238</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>180326</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8311C880-8BCB-463F-9ACE-04D628CFA806}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8304212" y="111126"/>
           <a:ext cx="2194876" cy="586725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>526413</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>183501</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9A22D97-9E92-42BD-ABA9-CFEABC776D1A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7954962" y="111126"/>
           <a:ext cx="2090101" cy="589900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>529588</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>186676</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A94A8375-6C4B-473F-9789-6F166C75B65B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7964487" y="111126"/>
           <a:ext cx="2083751" cy="583550"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>523238</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>180326</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03F4E49C-9480-41B0-B98A-C1C9FC64BA4C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7954962" y="111126"/>
           <a:ext cx="2080576" cy="580375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>601662</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>111126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>520063</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>177151</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CE94F74-75C9-43EB-B531-E96EB150B718}"/>
-            </a:ext>
-[...47 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DEDA6EB-E394-4906-B17A-D0398C3D67A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7954962" y="111126"/>
           <a:ext cx="2080576" cy="580375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -2651,20220 +2671,19788 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5684101-000A-44BB-9BD2-7C3AB5C99E25}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D20EF2F8-03DE-4C98-8702-42DA49B6C8C0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A45" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C62" sqref="C62"/>
+      <pane ySplit="2" topLeftCell="A42" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C68" sqref="C68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
-[...9 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="B2" s="92">
+        <v>46203</v>
+      </c>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
         <v>7.0499999999999993E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
-        <v>4.5500140236674119E-2</v>
+        <v>4.4603379994306226E-2</v>
       </c>
       <c r="H8" s="22">
-        <v>-0.75043111475039692</v>
+        <v>-0.77615621140760682</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
-        <v>0.64539206009466843</v>
+        <v>0.63267205665682591</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
-        <v>5.0554781069419262E-2</v>
+        <v>4.956252307416132E-2</v>
       </c>
       <c r="H9" s="22">
-        <v>-0.71579630692235208</v>
+        <v>-0.74342670958321311</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
-        <v>0.63590919584175176</v>
+        <v>0.62342796319699778</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
-        <v>4.5270673567854296E-2</v>
+        <v>4.2036746481721211E-2</v>
       </c>
       <c r="H10" s="22">
-        <v>-0.39151843312967466</v>
+        <v>-0.34141556491247299</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
-        <v>0.69115532164663041</v>
+        <v>0.6417823890339116</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
-        <v>4.7636436091250428E-2</v>
+        <v>4.5580926649065712E-2</v>
       </c>
       <c r="H11" s="22">
-        <v>-0.80569365523522751</v>
+        <v>-0.83752972309825235</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
-        <v>0.60299286191456236</v>
+        <v>0.57697375505146475</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
-        <v>4.1498831153918524E-2</v>
+        <v>4.0479912221576105E-2</v>
       </c>
       <c r="H12" s="22">
-        <v>-0.79940323984663453</v>
+        <v>-0.82504913009173675</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
-        <v>0.61027692873409589</v>
+        <v>0.59529282678788387</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...9 lines deleted...]
-      <c r="B13" s="88" t="s">
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
         <v>88</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
-        <v>3.1507970848109808E-2</v>
+        <v>3.088762344308112E-2</v>
       </c>
       <c r="H13" s="22">
-        <v>-2.0054322981539721E-3</v>
+        <v>-3.6093247249920335E-3</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
-        <v>0.96947602609568639</v>
+        <v>0.95038841363326521</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...5 lines deleted...]
-      <c r="B14" s="88" t="s">
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
         <v>89</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
-        <v>3.6454184514358966E-2</v>
+        <v>3.6704800669303123E-2</v>
       </c>
       <c r="H14" s="22">
-        <v>-3.0966441666463516E-3</v>
+        <v>-4.3817825426932973E-3</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
-        <v>0.9593206451147096</v>
+        <v>0.96591580708692426</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
         <v>5.3499999999999999E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
-        <v>5.181028218228919E-2</v>
+        <v>5.137408617782626E-2</v>
       </c>
       <c r="H15" s="22">
-        <v>7.4808368612866286E-2</v>
+        <v>7.3398903530265167E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
-        <v>0.96841648938858305</v>
+        <v>0.96026329304348157</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
-        <v>2.718576598353217E-2</v>
+        <v>2.7055270877118731E-2</v>
       </c>
       <c r="H16" s="22">
-        <v>0.10993955349134117</v>
+        <v>0.11096693230018347</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
-        <v>0.9374402063286954</v>
+        <v>0.9329403750730596</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
-        <v>4.9370520123954063E-2</v>
+        <v>4.8610059750979005E-2</v>
       </c>
       <c r="H17" s="22">
-        <v>7.3648973426620962E-3</v>
+        <v>1.3470939478837615E-2</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
-        <v>1.0179488685351352</v>
+        <v>1.0022692732160619</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
-        <v>4.5035348512339486E-2</v>
+      <c r="G18" s="81">
+        <v>4.2672833005251654E-2</v>
       </c>
       <c r="H18" s="31">
-        <v>-0.65275477696101736</v>
+        <v>-0.67436157003719133</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
-        <v>0.65745034324583185</v>
+        <v>0.62296106577009713</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
         <v>6.9500000000000006E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
-        <v>3.9822951628516776E-2</v>
+        <v>3.8520644633064698E-2</v>
       </c>
       <c r="H20" s="22">
-        <v>-0.80455155952185142</v>
+        <v>-0.82626539285189315</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
-        <v>0.57299210976283121</v>
+        <v>0.55425387961244166</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
-        <v>4.0952481495669026E-2</v>
+        <v>3.954086434573692E-2</v>
       </c>
       <c r="H21" s="22">
-        <v>-0.80926159493434369</v>
+        <v>-0.83762277519422434</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
-        <v>0.56878446521762538</v>
+        <v>0.54917867146856836</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
         <v>0.03</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
-        <v>2.9356386115155633E-2</v>
+        <v>2.9057822232715785E-2</v>
       </c>
       <c r="H22" s="22">
-        <v>1.7636521626455112E-2</v>
+        <v>1.6693943361120914E-2</v>
       </c>
       <c r="I22" s="21"/>
-      <c r="J22" s="91">
-        <v>0.97854620383852109</v>
+      <c r="J22" s="83">
+        <v>0.96859407442385947</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...5 lines deleted...]
-      <c r="B23" s="51" t="s">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C23" s="52"/>
-[...5 lines deleted...]
-      <c r="I23" s="52"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
       <c r="J23" s="40"/>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...7 lines deleted...]
-    <row r="24" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B24" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="21"/>
       <c r="E24" s="22">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="F24" s="21"/>
       <c r="G24" s="22">
-        <v>4.2172259043395353E-2</v>
+        <v>4.1279704845996745E-2</v>
       </c>
       <c r="H24" s="22">
-        <v>-0.76135677394721302</v>
+        <v>-0.7850024012256136</v>
       </c>
       <c r="I24" s="21"/>
       <c r="J24" s="23">
-        <v>0.62018028004993164</v>
+        <v>0.60705448302936382</v>
       </c>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...1 lines deleted...]
-      <c r="O24" s="45"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
       <c r="P24" s="42"/>
-      <c r="Q24" s="47"/>
-[...4 lines deleted...]
-    <row r="25" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B25" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="13"/>
       <c r="E25" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
-        <v>4.0203580112905347E-2</v>
+        <v>3.9364329644820874E-2</v>
       </c>
       <c r="H25" s="22">
-        <v>-0.77462338046917345</v>
+        <v>-0.80327529250874929</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
-        <v>0.61379511622756255</v>
+        <v>0.60098213198199801</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
         <v>2.9499999999999998E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
-        <v>3.0205124783685838E-2</v>
+        <v>3.033439972882403E-2</v>
       </c>
       <c r="H26" s="22">
-        <v>1.7095723714134248E-2</v>
+        <v>1.7930122384911155E-2</v>
       </c>
       <c r="I26" s="21"/>
-      <c r="J26" s="91">
-        <v>1.023902535040198</v>
+      <c r="J26" s="83">
+        <v>1.0282847365703063</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...5 lines deleted...]
-      <c r="B27" s="51" t="s">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="52"/>
-[...5 lines deleted...]
-      <c r="I27" s="52"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
       <c r="J27" s="40"/>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...7 lines deleted...]
-    <row r="28" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B28" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="21"/>
       <c r="E28" s="22">
         <v>6.2E-2</v>
       </c>
       <c r="F28" s="21"/>
       <c r="G28" s="22">
-        <v>3.4526598886386178E-2</v>
+        <v>3.3914791703507446E-2</v>
       </c>
       <c r="H28" s="22">
-        <v>-0.90475174139363768</v>
+        <v>-0.93461749860913823</v>
       </c>
       <c r="I28" s="21"/>
       <c r="J28" s="23">
-        <v>0.55688062719977705</v>
+        <v>0.54701276941141042</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...4 lines deleted...]
-    <row r="29" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B29" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="13"/>
       <c r="E29" s="22">
         <v>6.0499999999999998E-2</v>
       </c>
       <c r="F29" s="21"/>
       <c r="G29" s="22">
-        <v>3.3700251783565956E-2</v>
+        <v>3.3583933972715807E-2</v>
       </c>
       <c r="H29" s="22">
-        <v>-0.84926208512612178</v>
+        <v>-0.87717633281920815</v>
       </c>
       <c r="I29" s="21"/>
       <c r="J29" s="23">
-        <v>0.55702895510026373</v>
+        <v>0.55510634665645964</v>
       </c>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...1 lines deleted...]
-      <c r="O29" s="45"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
       <c r="P29" s="42"/>
-      <c r="Q29" s="47"/>
-[...4 lines deleted...]
-    <row r="30" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B30" s="11" t="s">
-        <v>67</v>
+        <v>90</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="13"/>
       <c r="E30" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
-        <v>3.6880640611108732E-2</v>
+        <v>3.6431237592146636E-2</v>
       </c>
       <c r="H30" s="22">
-        <v>-0.85651416825159432</v>
+        <v>-0.90190083697331469</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
-        <v>0.58540699382712269</v>
+        <v>0.57827361257375609</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
         <v>6.1499999999999999E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
-        <v>3.7874736543687927E-2</v>
+        <v>3.7576386735800299E-2</v>
       </c>
       <c r="H31" s="22">
-        <v>-0.81960107005053429</v>
+        <v>-0.85476644286804548</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
-        <v>0.61584937469411261</v>
+        <v>0.61099815830569593</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:20" s="46" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="28"/>
       <c r="C32" s="29"/>
       <c r="D32" s="30"/>
       <c r="E32" s="31"/>
       <c r="F32" s="30"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="I32" s="30"/>
       <c r="J32" s="32"/>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...12 lines deleted...]
-      <c r="J33" s="55"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="50"/>
+      <c r="C33" s="50"/>
+      <c r="E33" s="51"/>
+      <c r="G33" s="51"/>
+      <c r="H33" s="51"/>
+      <c r="J33" s="52"/>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...16 lines deleted...]
-      <c r="K34" s="58"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D34" s="10"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="34"/>
+      <c r="I34" s="10"/>
+      <c r="K34" s="34"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
+      <c r="M34" s="41"/>
     </row>
     <row r="35" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C35" s="56"/>
-[...6 lines deleted...]
-      <c r="J35" s="106"/>
+      <c r="G35" s="96"/>
+      <c r="H35" s="96"/>
+      <c r="I35" s="96"/>
+      <c r="J35" s="96"/>
       <c r="K35" s="10"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
+      <c r="M35" s="41"/>
     </row>
     <row r="36" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="56"/>
-[...7 lines deleted...]
-      <c r="J36" s="58"/>
+      <c r="E36" s="53"/>
+      <c r="G36" s="97"/>
+      <c r="H36" s="97"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="34"/>
       <c r="K36" s="10"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
+      <c r="M36" s="41"/>
     </row>
     <row r="37" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="2"/>
       <c r="C37" s="3"/>
       <c r="D37" s="4"/>
       <c r="E37" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I37" s="8"/>
       <c r="J37" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K37" s="10"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
+      <c r="M37" s="41"/>
     </row>
     <row r="38" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="15"/>
       <c r="D38" s="16"/>
       <c r="E38" s="17"/>
       <c r="F38" s="16"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="18"/>
       <c r="K38" s="10"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
+      <c r="M38" s="41"/>
     </row>
     <row r="39" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B39" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="13"/>
       <c r="E39" s="22">
         <v>6.25E-2</v>
       </c>
       <c r="F39" s="21"/>
       <c r="G39" s="22">
-        <v>4.6447382287337462E-2</v>
+        <v>4.6623100388796669E-2</v>
       </c>
       <c r="H39" s="22">
-        <v>-0.19547728445833046</v>
+        <v>-0.2107953981741609</v>
       </c>
       <c r="I39" s="22"/>
       <c r="J39" s="23">
-        <v>0.74315811659739939</v>
+        <v>0.74596960622074671</v>
       </c>
       <c r="K39" s="10"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
-[...1 lines deleted...]
-      <c r="O39" s="45"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="41"/>
+      <c r="O39" s="41"/>
       <c r="P39" s="42"/>
-      <c r="Q39" s="47"/>
-[...1 lines deleted...]
-      <c r="S39" s="48"/>
+      <c r="Q39" s="45"/>
+      <c r="R39" s="46"/>
+      <c r="S39" s="46"/>
     </row>
     <row r="40" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B40" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C40" s="29" t="s">
         <v>59</v>
       </c>
       <c r="D40" s="30"/>
-      <c r="E40" s="89">
+      <c r="E40" s="81">
         <v>0.1565</v>
       </c>
       <c r="F40" s="30"/>
-      <c r="G40" s="89">
-        <v>0.10886906194320473</v>
+      <c r="G40" s="81">
+        <v>0.10936667243140702</v>
       </c>
       <c r="H40" s="31">
-        <v>-0.58655094615888348</v>
+        <v>-0.63368427442410102</v>
       </c>
       <c r="I40" s="31"/>
       <c r="J40" s="32">
-        <v>0.69564895810354455</v>
+        <v>0.69882857783646657</v>
       </c>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
-[...1 lines deleted...]
-      <c r="O40" s="45"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="41"/>
+      <c r="O40" s="41"/>
       <c r="P40" s="42"/>
-      <c r="Q40" s="47"/>
-[...1 lines deleted...]
-      <c r="S40" s="48"/>
+      <c r="Q40" s="45"/>
+      <c r="R40" s="46"/>
+      <c r="S40" s="46"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B41" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="17"/>
       <c r="F41" s="16"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="18"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B42" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C42" s="29" t="s">
         <v>52</v>
       </c>
       <c r="D42" s="30"/>
       <c r="E42" s="26">
         <v>9.6500000000000002E-2</v>
       </c>
       <c r="F42" s="24"/>
       <c r="G42" s="26">
-        <v>8.5930373032380436E-2</v>
+        <v>8.6202234713032636E-2</v>
       </c>
       <c r="H42" s="25">
-        <v>-0.10675787951280673</v>
+        <v>-0.1170556447016103</v>
       </c>
       <c r="I42" s="25"/>
       <c r="J42" s="27">
-        <v>0.890470186864046</v>
+        <v>0.89328740635266979</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
-[...1 lines deleted...]
-      <c r="O42" s="45"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
       <c r="P42" s="42"/>
-      <c r="Q42" s="47"/>
-[...1 lines deleted...]
-      <c r="S42" s="48"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="46"/>
+      <c r="S42" s="46"/>
     </row>
     <row r="43" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B43" s="56"/>
-[...7 lines deleted...]
-      <c r="J43" s="57"/>
+      <c r="E43" s="36"/>
+      <c r="G43" s="34"/>
+      <c r="H43" s="34"/>
+      <c r="J43" s="34"/>
       <c r="K43" s="10"/>
     </row>
-    <row r="44" spans="2:20" s="61" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="95" t="s">
+    <row r="44" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C44" s="95"/>
-[...17 lines deleted...]
-      <c r="B45" s="94" t="s">
+      <c r="C44" s="85"/>
+      <c r="D44" s="85"/>
+      <c r="E44" s="85"/>
+      <c r="F44" s="85"/>
+      <c r="G44" s="85"/>
+      <c r="H44" s="85"/>
+      <c r="I44" s="85"/>
+      <c r="J44" s="85"/>
+      <c r="K44" s="58"/>
+      <c r="L44" s="59"/>
+      <c r="M44" s="60"/>
+      <c r="N44" s="60"/>
+      <c r="Q44" s="61"/>
+      <c r="R44" s="60"/>
+      <c r="S44" s="60"/>
+      <c r="T44" s="60"/>
+    </row>
+    <row r="45" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C45" s="94"/>
-[...17 lines deleted...]
-      <c r="B46" s="94" t="s">
+      <c r="C45" s="99"/>
+      <c r="D45" s="99"/>
+      <c r="E45" s="99"/>
+      <c r="F45" s="99"/>
+      <c r="G45" s="99"/>
+      <c r="H45" s="99"/>
+      <c r="I45" s="99"/>
+      <c r="J45" s="99"/>
+      <c r="K45" s="58"/>
+      <c r="L45" s="59"/>
+      <c r="M45" s="60"/>
+      <c r="N45" s="60"/>
+      <c r="Q45" s="61"/>
+      <c r="R45" s="60"/>
+      <c r="S45" s="60"/>
+      <c r="T45" s="60"/>
+    </row>
+    <row r="46" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C46" s="94"/>
-[...17 lines deleted...]
-      <c r="B47" s="95" t="s">
+      <c r="C46" s="99"/>
+      <c r="D46" s="99"/>
+      <c r="E46" s="99"/>
+      <c r="F46" s="99"/>
+      <c r="G46" s="99"/>
+      <c r="H46" s="99"/>
+      <c r="I46" s="99"/>
+      <c r="J46" s="99"/>
+      <c r="K46" s="58"/>
+      <c r="L46" s="59"/>
+      <c r="M46" s="60"/>
+      <c r="N46" s="60"/>
+      <c r="Q46" s="61"/>
+      <c r="R46" s="60"/>
+      <c r="S46" s="60"/>
+      <c r="T46" s="60"/>
+    </row>
+    <row r="47" spans="2:20" s="55" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C47" s="95"/>
-[...17 lines deleted...]
-      <c r="B48" s="94" t="s">
+      <c r="C47" s="85"/>
+      <c r="D47" s="85"/>
+      <c r="E47" s="85"/>
+      <c r="F47" s="85"/>
+      <c r="G47" s="85"/>
+      <c r="H47" s="85"/>
+      <c r="I47" s="85"/>
+      <c r="J47" s="85"/>
+      <c r="K47" s="58"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="60"/>
+      <c r="N47" s="60"/>
+      <c r="Q47" s="61"/>
+      <c r="R47" s="60"/>
+      <c r="S47" s="60"/>
+      <c r="T47" s="60"/>
+    </row>
+    <row r="48" spans="2:20" s="55" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="99" t="s">
         <v>84</v>
       </c>
-      <c r="C48" s="94"/>
-[...33 lines deleted...]
-      <c r="T49" s="66"/>
+      <c r="C48" s="99"/>
+      <c r="D48" s="99"/>
+      <c r="E48" s="99"/>
+      <c r="F48" s="99"/>
+      <c r="G48" s="99"/>
+      <c r="H48" s="99"/>
+      <c r="I48" s="99"/>
+      <c r="J48" s="99"/>
+      <c r="K48" s="58"/>
+      <c r="L48" s="59"/>
+      <c r="M48" s="60"/>
+      <c r="N48" s="60"/>
+      <c r="Q48" s="61"/>
+      <c r="R48" s="60"/>
+      <c r="S48" s="60"/>
+      <c r="T48" s="60"/>
+    </row>
+    <row r="49" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B49" s="85"/>
+      <c r="C49" s="85"/>
+      <c r="D49" s="85"/>
+      <c r="E49" s="85"/>
+      <c r="F49" s="85"/>
+      <c r="G49" s="85"/>
+      <c r="H49" s="85"/>
+      <c r="I49" s="85"/>
+      <c r="J49" s="85"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="Q49" s="61"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
     </row>
     <row r="50" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B50" s="60" t="s">
+      <c r="B50" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="51" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B52" s="93" t="s">
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B51" s="54"/>
+      <c r="C51" s="54"/>
+      <c r="E51" s="56"/>
+      <c r="G51" s="56"/>
+      <c r="H51" s="56"/>
+      <c r="J51" s="57"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C52" s="93"/>
-[...74 lines deleted...]
-      <c r="B56" s="74" t="s">
+      <c r="C52" s="98"/>
+      <c r="D52" s="98"/>
+      <c r="E52" s="98"/>
+      <c r="F52" s="98"/>
+      <c r="G52" s="98"/>
+      <c r="H52" s="98"/>
+      <c r="I52" s="98"/>
+      <c r="J52" s="98"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
+    </row>
+    <row r="53" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="98"/>
+      <c r="C53" s="98"/>
+      <c r="D53" s="98"/>
+      <c r="E53" s="98"/>
+      <c r="F53" s="98"/>
+      <c r="G53" s="98"/>
+      <c r="H53" s="98"/>
+      <c r="I53" s="98"/>
+      <c r="J53" s="98"/>
+      <c r="K53" s="58"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="60"/>
+      <c r="N53" s="60"/>
+      <c r="Q53" s="61"/>
+      <c r="R53" s="60"/>
+      <c r="S53" s="60"/>
+      <c r="T53" s="60"/>
+    </row>
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="98"/>
+      <c r="C54" s="98"/>
+      <c r="D54" s="98"/>
+      <c r="E54" s="98"/>
+      <c r="F54" s="98"/>
+      <c r="G54" s="98"/>
+      <c r="H54" s="98"/>
+      <c r="I54" s="98"/>
+      <c r="J54" s="98"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+    </row>
+    <row r="55" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="98"/>
+      <c r="C55" s="98"/>
+      <c r="D55" s="98"/>
+      <c r="E55" s="98"/>
+      <c r="F55" s="98"/>
+      <c r="G55" s="98"/>
+      <c r="H55" s="98"/>
+      <c r="I55" s="98"/>
+      <c r="J55" s="98"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="60"/>
+      <c r="N55" s="60"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="60"/>
+      <c r="S55" s="60"/>
+      <c r="T55" s="60"/>
+    </row>
+    <row r="56" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C56" s="77"/>
-[...17 lines deleted...]
-      <c r="B57" s="93" t="s">
+      <c r="C56" s="70"/>
+      <c r="D56" s="70"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="70"/>
+      <c r="G56" s="70"/>
+      <c r="H56" s="70"/>
+      <c r="I56" s="70"/>
+      <c r="J56" s="70"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="60"/>
+      <c r="Q56" s="61"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+    </row>
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C57" s="93"/>
-[...70 lines deleted...]
-      <c r="B61" s="76" t="s">
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="98"/>
+      <c r="C59" s="98"/>
+      <c r="D59" s="98"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="98"/>
+      <c r="G59" s="98"/>
+      <c r="H59" s="98"/>
+      <c r="I59" s="98"/>
+      <c r="J59" s="98"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B60" s="68"/>
+      <c r="C60" s="71"/>
+      <c r="D60" s="71"/>
+      <c r="E60" s="71"/>
+      <c r="F60" s="71"/>
+      <c r="G60" s="71"/>
+      <c r="H60" s="71"/>
+      <c r="I60" s="71"/>
+      <c r="J60" s="71"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B61" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C61" s="79"/>
-[...63 lines deleted...]
-      <c r="K65" s="70"/>
+      <c r="C61" s="72"/>
+      <c r="D61" s="72"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+      <c r="I61" s="73"/>
+      <c r="J61" s="73"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B62" s="69"/>
+      <c r="C62" s="72"/>
+      <c r="D62" s="72"/>
+      <c r="E62" s="72"/>
+      <c r="F62" s="73"/>
+      <c r="G62" s="73"/>
+      <c r="H62" s="73"/>
+      <c r="I62" s="73"/>
+      <c r="J62" s="73"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B63" s="82">
+        <v>5760437</v>
+      </c>
+      <c r="C63" s="64"/>
+      <c r="D63" s="64"/>
+      <c r="E63" s="64"/>
+      <c r="F63" s="64"/>
+      <c r="G63" s="64"/>
+      <c r="H63" s="64"/>
+      <c r="I63" s="64"/>
+      <c r="J63" s="64"/>
+      <c r="K63" s="62"/>
+    </row>
+    <row r="64" spans="2:20" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="63"/>
+      <c r="C64" s="63"/>
+      <c r="D64" s="63"/>
+      <c r="E64" s="63"/>
+      <c r="F64" s="63"/>
+      <c r="G64" s="63"/>
+      <c r="H64" s="63"/>
+      <c r="I64" s="63"/>
+      <c r="J64" s="63"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="63"/>
+      <c r="C65" s="63"/>
+      <c r="D65" s="63"/>
+      <c r="E65" s="63"/>
+      <c r="F65" s="63"/>
+      <c r="G65" s="63"/>
+      <c r="H65" s="63"/>
+      <c r="I65" s="63"/>
+      <c r="J65" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="B44:J44"/>
-[...4 lines deleted...]
-    <mergeCell ref="G36:H36"/>
     <mergeCell ref="B57:J59"/>
     <mergeCell ref="B45:J45"/>
     <mergeCell ref="B46:J46"/>
     <mergeCell ref="B47:J47"/>
     <mergeCell ref="B48:J48"/>
     <mergeCell ref="B49:J49"/>
     <mergeCell ref="B52:J55"/>
+    <mergeCell ref="B44:J44"/>
+    <mergeCell ref="G1:J2"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="G35:J35"/>
+    <mergeCell ref="G36:H36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="33" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D5A802E-87D9-4E1D-9305-643976064BE1}">
+  <sheetPr codeName="Sheet5">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:T70"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
+    <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
+    <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
+    <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
+    <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
+    <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
+    <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
+    <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
+    <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
+    <col min="13" max="13" width="16" style="10" customWidth="1"/>
+    <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
+    <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
+    <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
+    <col min="18" max="18" width="9.109375" style="10"/>
+    <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1" s="35"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
+    </row>
+    <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="92">
+        <v>45930</v>
+      </c>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
+    </row>
+    <row r="3" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="E3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+    </row>
+    <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
+      <c r="B4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+    </row>
+    <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C5" s="75"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
+      <c r="L5" s="34"/>
+      <c r="M5" s="34"/>
+      <c r="N5" s="34"/>
+      <c r="O5" s="34"/>
+    </row>
+    <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="74"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="6"/>
+      <c r="G6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="6"/>
+      <c r="J6" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="34"/>
+      <c r="O6" s="34"/>
+    </row>
+    <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="40"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="34"/>
+      <c r="O7" s="34"/>
+      <c r="P7" s="42"/>
+    </row>
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
+        <v>77</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="21"/>
+      <c r="E8" s="22">
+        <v>7.0499999999999993E-2</v>
+      </c>
+      <c r="F8" s="21"/>
+      <c r="G8" s="22">
+        <v>4.5710387325742875E-2</v>
+      </c>
+      <c r="H8" s="22">
+        <v>-0.55533936156961905</v>
+      </c>
+      <c r="I8" s="22"/>
+      <c r="J8" s="23">
+        <v>0.6483742883084096</v>
+      </c>
+      <c r="K8" s="43"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="22">
+        <v>7.9500000000000001E-2</v>
+      </c>
+      <c r="F9" s="21"/>
+      <c r="G9" s="22">
+        <v>5.3832626356997558E-2</v>
+      </c>
+      <c r="H9" s="22">
+        <v>-0.5155504776559594</v>
+      </c>
+      <c r="I9" s="21"/>
+      <c r="J9" s="23">
+        <v>0.67713995417606987</v>
+      </c>
+      <c r="K9" s="43"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="22">
+        <v>6.5500000000000003E-2</v>
+      </c>
+      <c r="F10" s="21"/>
+      <c r="G10" s="22">
+        <v>4.8612771983093737E-2</v>
+      </c>
+      <c r="H10" s="22">
+        <v>-0.16838338992678792</v>
+      </c>
+      <c r="I10" s="21"/>
+      <c r="J10" s="23">
+        <v>0.74217972493272877</v>
+      </c>
+      <c r="K10" s="43"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="22">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="F11" s="21"/>
+      <c r="G11" s="22">
+        <v>5.1217968922871983E-2</v>
+      </c>
+      <c r="H11" s="22">
+        <v>-0.57566928210531743</v>
+      </c>
+      <c r="I11" s="21"/>
+      <c r="J11" s="23">
+        <v>0.64832872054268331</v>
+      </c>
+      <c r="K11" s="43"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
+      <c r="P11" s="42"/>
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="13"/>
+      <c r="E12" s="22">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="F12" s="21"/>
+      <c r="G12" s="22">
+        <v>4.2996064605575139E-2</v>
+      </c>
+      <c r="H12" s="22">
+        <v>-0.59632276555553954</v>
+      </c>
+      <c r="I12" s="21"/>
+      <c r="J12" s="23">
+        <v>0.63229506772904609</v>
+      </c>
+      <c r="K12" s="43"/>
+      <c r="L12" s="44"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="22">
+        <v>3.2500000000000001E-2</v>
+      </c>
+      <c r="F13" s="21"/>
+      <c r="G13" s="22">
+        <v>3.1452814105368432E-2</v>
+      </c>
+      <c r="H13" s="22">
+        <v>-4.2013943759081169E-3</v>
+      </c>
+      <c r="I13" s="21"/>
+      <c r="J13" s="23">
+        <v>0.9677788955497979</v>
+      </c>
+      <c r="K13" s="43"/>
+      <c r="L13" s="44"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
+      <c r="P13" s="42"/>
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="22">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="F14" s="21"/>
+      <c r="G14" s="22">
+        <v>3.56744889617093E-2</v>
+      </c>
+      <c r="H14" s="22">
+        <v>1.028442297105088E-2</v>
+      </c>
+      <c r="I14" s="21"/>
+      <c r="J14" s="23">
+        <v>0.93880234109761318</v>
+      </c>
+      <c r="K14" s="43"/>
+      <c r="L14" s="44"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="22">
+        <v>5.3499999999999999E-2</v>
+      </c>
+      <c r="F15" s="21"/>
+      <c r="G15" s="22">
+        <v>5.2164725920276829E-2</v>
+      </c>
+      <c r="H15" s="22">
+        <v>9.3021607657557237E-2</v>
+      </c>
+      <c r="I15" s="21"/>
+      <c r="J15" s="23">
+        <v>0.97504160598648282</v>
+      </c>
+      <c r="K15" s="43"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="42"/>
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="22">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="F16" s="21"/>
+      <c r="G16" s="22">
+        <v>2.7974359845774167E-2</v>
+      </c>
+      <c r="H16" s="22">
+        <v>0.11876987715330277</v>
+      </c>
+      <c r="I16" s="21"/>
+      <c r="J16" s="23">
+        <v>0.96463309813014364</v>
+      </c>
+      <c r="K16" s="43"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="13"/>
+      <c r="E17" s="22">
+        <v>4.8500000000000001E-2</v>
+      </c>
+      <c r="F17" s="21"/>
+      <c r="G17" s="22">
+        <v>4.7230697824860703E-2</v>
+      </c>
+      <c r="H17" s="22">
+        <v>-9.9038990209442453E-3</v>
+      </c>
+      <c r="I17" s="21"/>
+      <c r="J17" s="23">
+        <v>0.97382882113114844</v>
+      </c>
+      <c r="K17" s="43"/>
+      <c r="L17" s="44"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
+      <c r="P17" s="42"/>
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="30"/>
+      <c r="E18" s="81">
+        <v>6.8500000000000005E-2</v>
+      </c>
+      <c r="F18" s="30"/>
+      <c r="G18" s="81">
+        <v>4.6564616903731419E-2</v>
+      </c>
+      <c r="H18" s="31">
+        <v>-0.1104698788302127</v>
+      </c>
+      <c r="I18" s="31"/>
+      <c r="J18" s="32">
+        <v>0.67977542925155354</v>
+      </c>
+      <c r="K18" s="43"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="21"/>
+      <c r="E20" s="22">
+        <v>7.3499999999999996E-2</v>
+      </c>
+      <c r="F20" s="21"/>
+      <c r="G20" s="22">
+        <v>4.1969900234432124E-2</v>
+      </c>
+      <c r="H20" s="22">
+        <v>-0.61625476237607302</v>
+      </c>
+      <c r="I20" s="22"/>
+      <c r="J20" s="23">
+        <v>0.57101905080860038</v>
+      </c>
+      <c r="K20" s="43"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
+      <c r="P20" s="42"/>
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B21" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="13"/>
+      <c r="E21" s="22">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="F21" s="21"/>
+      <c r="G21" s="22">
+        <v>4.4997112712671518E-2</v>
+      </c>
+      <c r="H21" s="22">
+        <v>-0.60923172084937072</v>
+      </c>
+      <c r="I21" s="21"/>
+      <c r="J21" s="23">
+        <v>0.59206727253515157</v>
+      </c>
+      <c r="K21" s="43"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="42"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B22" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="13"/>
+      <c r="E22" s="22">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="F22" s="21"/>
+      <c r="G22" s="22">
+        <v>2.8793710576016082E-2</v>
+      </c>
+      <c r="H22" s="22">
+        <v>1.6276881624516567E-2</v>
+      </c>
+      <c r="I22" s="21"/>
+      <c r="J22" s="23">
+        <v>0.99288657158676141</v>
+      </c>
+      <c r="K22" s="43"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="30"/>
+      <c r="E23" s="81">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="F23" s="30"/>
+      <c r="G23" s="81">
+        <v>4.2852961771754405E-2</v>
+      </c>
+      <c r="H23" s="31">
+        <v>-6.4671431391949377E-2</v>
+      </c>
+      <c r="I23" s="31"/>
+      <c r="J23" s="32">
+        <v>0.99658050631986994</v>
+      </c>
+      <c r="K23" s="43"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="P24" s="45"/>
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B25" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" s="21"/>
+      <c r="E25" s="22">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="F25" s="21"/>
+      <c r="G25" s="22">
+        <v>4.3673674195418372E-2</v>
+      </c>
+      <c r="H25" s="22">
+        <v>-0.55848820049214853</v>
+      </c>
+      <c r="I25" s="21"/>
+      <c r="J25" s="23">
+        <v>0.60657880826969968</v>
+      </c>
+      <c r="K25" s="43"/>
+      <c r="L25" s="44"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
+      <c r="P25" s="42"/>
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B26" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="13"/>
+      <c r="E26" s="22">
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="F26" s="21"/>
+      <c r="G26" s="22">
+        <v>4.1759540409352904E-2</v>
+      </c>
+      <c r="H26" s="22">
+        <v>-0.55098343032330832</v>
+      </c>
+      <c r="I26" s="21"/>
+      <c r="J26" s="23">
+        <v>0.60521073057033192</v>
+      </c>
+      <c r="K26" s="43"/>
+      <c r="L26" s="44"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
+      <c r="P26" s="42"/>
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B27" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="13"/>
+      <c r="E27" s="22">
+        <v>2.9499999999999998E-2</v>
+      </c>
+      <c r="F27" s="21"/>
+      <c r="G27" s="22">
+        <v>2.9392927506146388E-2</v>
+      </c>
+      <c r="H27" s="22">
+        <v>1.6835260595334717E-2</v>
+      </c>
+      <c r="I27" s="21"/>
+      <c r="J27" s="23">
+        <v>0.99637042393716579</v>
+      </c>
+      <c r="K27" s="43"/>
+      <c r="L27" s="44"/>
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="O27" s="41"/>
+      <c r="P27" s="42"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="30"/>
+      <c r="E28" s="81">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="F28" s="30"/>
+      <c r="G28" s="81">
+        <v>4.2182029204695291E-2</v>
+      </c>
+      <c r="H28" s="31">
+        <v>-6.8638983201414691E-2</v>
+      </c>
+      <c r="I28" s="31"/>
+      <c r="J28" s="32">
+        <v>1.0043340286832212</v>
+      </c>
+      <c r="K28" s="43"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="42"/>
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="43"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B30" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" s="21"/>
+      <c r="E30" s="22">
+        <v>6.5500000000000003E-2</v>
+      </c>
+      <c r="F30" s="21"/>
+      <c r="G30" s="22">
+        <v>3.5241444076672089E-2</v>
+      </c>
+      <c r="H30" s="22">
+        <v>-0.71108592085295308</v>
+      </c>
+      <c r="I30" s="21"/>
+      <c r="J30" s="23">
+        <v>0.53803731414766542</v>
+      </c>
+      <c r="K30" s="43"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
+      <c r="P30" s="42"/>
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B31" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31" s="13"/>
+      <c r="E31" s="22">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="F31" s="21"/>
+      <c r="G31" s="22">
+        <v>3.4875874759366605E-2</v>
+      </c>
+      <c r="H31" s="22">
+        <v>-0.65977161833335085</v>
+      </c>
+      <c r="I31" s="21"/>
+      <c r="J31" s="23">
+        <v>0.54493554311510317</v>
+      </c>
+      <c r="K31" s="43"/>
+      <c r="L31" s="44"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="42"/>
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B32" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32" s="13"/>
+      <c r="E32" s="22">
+        <v>6.6500000000000004E-2</v>
+      </c>
+      <c r="F32" s="21"/>
+      <c r="G32" s="22">
+        <v>3.8177449226782283E-2</v>
+      </c>
+      <c r="H32" s="22">
+        <v>-0.66178586347266699</v>
+      </c>
+      <c r="I32" s="21"/>
+      <c r="J32" s="23">
+        <v>0.57409698085386884</v>
+      </c>
+      <c r="K32" s="43"/>
+      <c r="L32" s="44"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
+      <c r="P32" s="42"/>
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" s="13"/>
+      <c r="E33" s="22">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="F33" s="21"/>
+      <c r="G33" s="22">
+        <v>2.9464158101772931E-2</v>
+      </c>
+      <c r="H33" s="22">
+        <v>-0.72375070028719668</v>
+      </c>
+      <c r="I33" s="21"/>
+      <c r="J33" s="23">
+        <v>0.48301898527496612</v>
+      </c>
+      <c r="K33" s="43"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="42"/>
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34" s="13"/>
+      <c r="E34" s="22">
+        <v>7.85E-2</v>
+      </c>
+      <c r="F34" s="21"/>
+      <c r="G34" s="22">
+        <v>3.6694245691878659E-2</v>
+      </c>
+      <c r="H34" s="22">
+        <v>-0.79690407304069877</v>
+      </c>
+      <c r="I34" s="21"/>
+      <c r="J34" s="23">
+        <v>0.46744262027870903</v>
+      </c>
+      <c r="K34" s="43"/>
+      <c r="L34" s="44"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
+      <c r="P34" s="42"/>
+      <c r="Q34" s="45"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+    </row>
+    <row r="35" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B35" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35" s="13"/>
+      <c r="E35" s="22">
+        <v>7.8E-2</v>
+      </c>
+      <c r="F35" s="21"/>
+      <c r="G35" s="22">
+        <v>3.9249406160713346E-2</v>
+      </c>
+      <c r="H35" s="22">
+        <v>-0.80384195419408788</v>
+      </c>
+      <c r="I35" s="21"/>
+      <c r="J35" s="23">
+        <v>0.50319751488094033</v>
+      </c>
+      <c r="K35" s="43"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="41"/>
+      <c r="O35" s="41"/>
+      <c r="P35" s="42"/>
+      <c r="Q35" s="45"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+    </row>
+    <row r="36" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B36" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" s="13"/>
+      <c r="E36" s="22">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="F36" s="21"/>
+      <c r="G36" s="22">
+        <v>3.7921436521078461E-2</v>
+      </c>
+      <c r="H36" s="22">
+        <v>-0.61934542702737438</v>
+      </c>
+      <c r="I36" s="21"/>
+      <c r="J36" s="23">
+        <v>0.58340671570889935</v>
+      </c>
+      <c r="K36" s="43"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="O36" s="41"/>
+      <c r="P36" s="42"/>
+      <c r="Q36" s="45"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+    </row>
+    <row r="37" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="28"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="31"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="31"/>
+      <c r="H37" s="31"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="32"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="44"/>
+      <c r="M37" s="41"/>
+      <c r="N37" s="41"/>
+      <c r="Q37" s="45"/>
+      <c r="R37" s="46"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+    </row>
+    <row r="38" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="50"/>
+      <c r="C38" s="50"/>
+      <c r="E38" s="51"/>
+      <c r="G38" s="51"/>
+      <c r="H38" s="51"/>
+      <c r="J38" s="52"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="44"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="41"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+    </row>
+    <row r="39" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D39" s="10"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="34"/>
+      <c r="I39" s="10"/>
+      <c r="K39" s="34"/>
+      <c r="L39" s="44"/>
+      <c r="M39" s="41"/>
+    </row>
+    <row r="40" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" s="96"/>
+      <c r="H40" s="96"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="96"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="41"/>
+    </row>
+    <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E41" s="53"/>
+      <c r="G41" s="97"/>
+      <c r="H41" s="97"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="34"/>
+      <c r="K41" s="10"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="41"/>
+    </row>
+    <row r="42" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="2"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" s="6"/>
+      <c r="G42" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H42" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="I42" s="8"/>
+      <c r="J42" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="K42" s="10"/>
+      <c r="L42" s="44"/>
+      <c r="M42" s="41"/>
+    </row>
+    <row r="43" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="15"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="16"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="17"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="10"/>
+      <c r="L43" s="44"/>
+      <c r="M43" s="41"/>
+    </row>
+    <row r="44" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B44" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44" s="13"/>
+      <c r="E44" s="22">
+        <v>6.6500000000000004E-2</v>
+      </c>
+      <c r="F44" s="21"/>
+      <c r="G44" s="22">
+        <v>4.5928274816134658E-2</v>
+      </c>
+      <c r="H44" s="22">
+        <v>-5.6907335219540389E-2</v>
+      </c>
+      <c r="I44" s="22"/>
+      <c r="J44" s="23">
+        <v>0.69065074911480684</v>
+      </c>
+      <c r="K44" s="10"/>
+      <c r="L44" s="44"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="41"/>
+      <c r="P44" s="42"/>
+      <c r="Q44" s="45"/>
+      <c r="R44" s="46"/>
+      <c r="S44" s="46"/>
+    </row>
+    <row r="45" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="D45" s="30"/>
+      <c r="E45" s="81">
+        <v>0.16750000000000001</v>
+      </c>
+      <c r="F45" s="30"/>
+      <c r="G45" s="81">
+        <v>0.10227357643984393</v>
+      </c>
+      <c r="H45" s="31">
+        <v>-0.13332545188895126</v>
+      </c>
+      <c r="I45" s="31"/>
+      <c r="J45" s="32">
+        <v>0.61058851605876974</v>
+      </c>
+      <c r="K45" s="10"/>
+      <c r="L45" s="44"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
+      <c r="P45" s="42"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
+    </row>
+    <row r="46" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="15"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="17"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="17"/>
+      <c r="H46" s="17"/>
+      <c r="I46" s="17"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="10"/>
+      <c r="L46" s="44"/>
+      <c r="M46" s="41"/>
+    </row>
+    <row r="47" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="C47" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="D47" s="30"/>
+      <c r="E47" s="26">
+        <v>9.6500000000000002E-2</v>
+      </c>
+      <c r="F47" s="24"/>
+      <c r="G47" s="26">
+        <v>8.0195947593538194E-2</v>
+      </c>
+      <c r="H47" s="25">
+        <v>-0.18166781266357998</v>
+      </c>
+      <c r="I47" s="25"/>
+      <c r="J47" s="27">
+        <v>0.83104608905220922</v>
+      </c>
+      <c r="K47" s="10"/>
+      <c r="L47" s="44"/>
+      <c r="M47" s="41"/>
+      <c r="N47" s="41"/>
+      <c r="O47" s="41"/>
+      <c r="P47" s="42"/>
+      <c r="Q47" s="45"/>
+      <c r="R47" s="46"/>
+      <c r="S47" s="46"/>
+    </row>
+    <row r="48" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="E48" s="36"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+      <c r="J48" s="34"/>
+      <c r="K48" s="10"/>
+    </row>
+    <row r="49" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="85" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49" s="85"/>
+      <c r="D49" s="85"/>
+      <c r="E49" s="85"/>
+      <c r="F49" s="85"/>
+      <c r="G49" s="85"/>
+      <c r="H49" s="85"/>
+      <c r="I49" s="85"/>
+      <c r="J49" s="85"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="Q49" s="61"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
+    </row>
+    <row r="50" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" s="99"/>
+      <c r="D50" s="99"/>
+      <c r="E50" s="99"/>
+      <c r="F50" s="99"/>
+      <c r="G50" s="99"/>
+      <c r="H50" s="99"/>
+      <c r="I50" s="99"/>
+      <c r="J50" s="99"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="Q50" s="61"/>
+      <c r="R50" s="60"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="60"/>
+    </row>
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="99" t="s">
+        <v>49</v>
+      </c>
+      <c r="C51" s="99"/>
+      <c r="D51" s="99"/>
+      <c r="E51" s="99"/>
+      <c r="F51" s="99"/>
+      <c r="G51" s="99"/>
+      <c r="H51" s="99"/>
+      <c r="I51" s="99"/>
+      <c r="J51" s="99"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="85" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52" s="85"/>
+      <c r="D52" s="85"/>
+      <c r="E52" s="85"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
+    </row>
+    <row r="53" spans="2:20" s="55" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="85"/>
+      <c r="C53" s="85"/>
+      <c r="D53" s="85"/>
+      <c r="E53" s="85"/>
+      <c r="F53" s="85"/>
+      <c r="G53" s="85"/>
+      <c r="H53" s="85"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="85"/>
+      <c r="K53" s="58"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="60"/>
+      <c r="N53" s="60"/>
+      <c r="Q53" s="61"/>
+      <c r="R53" s="60"/>
+      <c r="S53" s="60"/>
+      <c r="T53" s="60"/>
+    </row>
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B54" s="85"/>
+      <c r="C54" s="85"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="85"/>
+      <c r="F54" s="85"/>
+      <c r="G54" s="85"/>
+      <c r="H54" s="85"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="85"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+    </row>
+    <row r="55" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B55" s="54" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="56" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B56" s="54"/>
+      <c r="C56" s="54"/>
+      <c r="E56" s="56"/>
+      <c r="G56" s="56"/>
+      <c r="H56" s="56"/>
+      <c r="J56" s="57"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="60"/>
+      <c r="Q56" s="61"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+    </row>
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="98" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="98"/>
+      <c r="C59" s="98"/>
+      <c r="D59" s="98"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="98"/>
+      <c r="G59" s="98"/>
+      <c r="H59" s="98"/>
+      <c r="I59" s="98"/>
+      <c r="J59" s="98"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="98"/>
+      <c r="C60" s="98"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="98"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+      <c r="Q60" s="61"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="C61" s="70"/>
+      <c r="D61" s="70"/>
+      <c r="E61" s="70"/>
+      <c r="F61" s="70"/>
+      <c r="G61" s="70"/>
+      <c r="H61" s="70"/>
+      <c r="I61" s="70"/>
+      <c r="J61" s="70"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="60"/>
+      <c r="S61" s="60"/>
+      <c r="T61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="98" t="s">
+        <v>50</v>
+      </c>
+      <c r="C62" s="98"/>
+      <c r="D62" s="98"/>
+      <c r="E62" s="98"/>
+      <c r="F62" s="98"/>
+      <c r="G62" s="98"/>
+      <c r="H62" s="98"/>
+      <c r="I62" s="98"/>
+      <c r="J62" s="98"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+      <c r="Q62" s="61"/>
+      <c r="R62" s="60"/>
+      <c r="S62" s="60"/>
+      <c r="T62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="98"/>
+      <c r="C63" s="98"/>
+      <c r="D63" s="98"/>
+      <c r="E63" s="98"/>
+      <c r="F63" s="98"/>
+      <c r="G63" s="98"/>
+      <c r="H63" s="98"/>
+      <c r="I63" s="98"/>
+      <c r="J63" s="98"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="59"/>
+      <c r="M63" s="60"/>
+      <c r="N63" s="60"/>
+      <c r="Q63" s="61"/>
+      <c r="R63" s="60"/>
+      <c r="S63" s="60"/>
+      <c r="T63" s="60"/>
+    </row>
+    <row r="64" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="98"/>
+      <c r="C64" s="98"/>
+      <c r="D64" s="98"/>
+      <c r="E64" s="98"/>
+      <c r="F64" s="98"/>
+      <c r="G64" s="98"/>
+      <c r="H64" s="98"/>
+      <c r="I64" s="98"/>
+      <c r="J64" s="98"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="60"/>
+      <c r="N64" s="60"/>
+      <c r="Q64" s="61"/>
+      <c r="R64" s="60"/>
+      <c r="S64" s="60"/>
+      <c r="T64" s="60"/>
+    </row>
+    <row r="65" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B65" s="68"/>
+      <c r="C65" s="71"/>
+      <c r="D65" s="71"/>
+      <c r="E65" s="71"/>
+      <c r="F65" s="71"/>
+      <c r="G65" s="71"/>
+      <c r="H65" s="71"/>
+      <c r="I65" s="71"/>
+      <c r="J65" s="71"/>
+      <c r="K65" s="58"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="60"/>
+      <c r="N65" s="60"/>
+    </row>
+    <row r="66" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B66" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="C66" s="72"/>
+      <c r="D66" s="72"/>
+      <c r="E66" s="72"/>
+      <c r="F66" s="73"/>
+      <c r="G66" s="73"/>
+      <c r="H66" s="73"/>
+      <c r="I66" s="73"/>
+      <c r="J66" s="73"/>
+      <c r="K66" s="58"/>
+      <c r="L66" s="59"/>
+      <c r="M66" s="60"/>
+      <c r="N66" s="60"/>
+    </row>
+    <row r="67" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B67" s="69"/>
+      <c r="C67" s="72"/>
+      <c r="D67" s="72"/>
+      <c r="E67" s="72"/>
+      <c r="F67" s="73"/>
+      <c r="G67" s="73"/>
+      <c r="H67" s="73"/>
+      <c r="I67" s="73"/>
+      <c r="J67" s="73"/>
+      <c r="K67" s="58"/>
+      <c r="L67" s="59"/>
+      <c r="M67" s="60"/>
+      <c r="N67" s="60"/>
+    </row>
+    <row r="68" spans="2:14" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B68" s="82">
+        <v>4909531</v>
+      </c>
+      <c r="C68" s="64"/>
+      <c r="D68" s="64"/>
+      <c r="E68" s="64"/>
+      <c r="F68" s="64"/>
+      <c r="G68" s="64"/>
+      <c r="H68" s="64"/>
+      <c r="I68" s="64"/>
+      <c r="J68" s="64"/>
+      <c r="K68" s="62"/>
+    </row>
+    <row r="69" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="63"/>
+      <c r="C69" s="63"/>
+      <c r="D69" s="63"/>
+      <c r="E69" s="63"/>
+      <c r="F69" s="63"/>
+      <c r="G69" s="63"/>
+      <c r="H69" s="63"/>
+      <c r="I69" s="63"/>
+      <c r="J69" s="63"/>
+    </row>
+    <row r="70" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="63"/>
+      <c r="C70" s="63"/>
+      <c r="D70" s="63"/>
+      <c r="E70" s="63"/>
+      <c r="F70" s="63"/>
+      <c r="G70" s="63"/>
+      <c r="H70" s="63"/>
+      <c r="I70" s="63"/>
+      <c r="J70" s="63"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="B62:J64"/>
+    <mergeCell ref="B50:J50"/>
+    <mergeCell ref="B51:J51"/>
+    <mergeCell ref="B52:J52"/>
+    <mergeCell ref="B53:J53"/>
+    <mergeCell ref="B54:J54"/>
+    <mergeCell ref="B57:J60"/>
+    <mergeCell ref="B49:J49"/>
+    <mergeCell ref="G1:J2"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="G41:H41"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="38" max="10" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07A0BF4C-5BE3-49CD-96D6-DECD27CA2736}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T71"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B69" sqref="B69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
+      <c r="B2" s="92">
         <v>45900</v>
       </c>
-      <c r="C2" s="103"/>
-[...6 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
         <v>7.0499999999999993E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
         <v>4.6078917050232641E-2</v>
       </c>
       <c r="H8" s="22">
         <v>-0.52713339755433208</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
         <v>0.65360166028698785</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
         <v>5.3811568733861358E-2</v>
       </c>
       <c r="H9" s="22">
         <v>-0.48837762223506692</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
         <v>0.67687507841335037</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
         <v>4.8950237210634434E-2</v>
       </c>
       <c r="H10" s="22">
         <v>-0.15158461550132035</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
         <v>0.74733186581121269</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
         <v>5.133972942473191E-2</v>
       </c>
       <c r="H11" s="22">
         <v>-0.54720188465813913</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
         <v>0.6498699927181254</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
         <v>4.2802824760941209E-2</v>
       </c>
       <c r="H12" s="22">
         <v>-0.5678847641529311</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
         <v>0.62945330530795895</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...9 lines deleted...]
-      <c r="B13" s="88" t="s">
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
         <v>3.1308353457210995E-2</v>
       </c>
       <c r="H13" s="22">
         <v>-3.0463448704503471E-3</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
         <v>0.9633339525295691</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...5 lines deleted...]
-      <c r="B14" s="88" t="s">
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
         <v>3.6070172943139613E-2</v>
       </c>
       <c r="H14" s="22">
         <v>1.3077300789251942E-2</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
         <v>0.9492150774510425</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
         <v>5.3499999999999999E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
         <v>5.2121642655289117E-2</v>
       </c>
       <c r="H15" s="22">
         <v>9.2067827146519912E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
         <v>0.97423631131381527</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
         <v>2.8126146447900579E-2</v>
       </c>
       <c r="H16" s="22">
         <v>8.0385741312799533E-2</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
         <v>0.96986711889312338</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
         <v>4.6744044735523758E-2</v>
       </c>
       <c r="H17" s="22">
         <v>-8.3123432368734582E-3</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
         <v>0.96379473681492278</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
+      <c r="G18" s="81">
         <v>4.6255210236970545E-2</v>
       </c>
       <c r="H18" s="31">
         <v>-8.6156672577046775E-2</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
         <v>0.67525854360540938</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
         <v>4.1556687331867494E-2</v>
       </c>
       <c r="H20" s="22">
         <v>-0.58787075367237396</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
         <v>0.56539710655602038</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
         <v>4.4370436493319232E-2</v>
       </c>
       <c r="H21" s="22">
         <v>-0.58468234971339095</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
         <v>0.58382153280683202</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
         <v>2.8694335886751174E-2</v>
       </c>
       <c r="H22" s="22">
         <v>1.5851023424177296E-2</v>
       </c>
       <c r="I22" s="21"/>
       <c r="J22" s="23">
         <v>0.98945985816383353</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...4 lines deleted...]
-    <row r="23" spans="2:20" s="49" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="28" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="30"/>
-      <c r="E23" s="89">
+      <c r="E23" s="81">
         <v>4.2999999999999997E-2</v>
       </c>
       <c r="F23" s="30"/>
-      <c r="G23" s="89">
+      <c r="G23" s="81">
         <v>4.273254876820537E-2</v>
       </c>
       <c r="H23" s="31">
         <v>-3.9815526540022128E-2</v>
       </c>
       <c r="I23" s="31"/>
       <c r="J23" s="32">
         <v>0.99378020391175281</v>
       </c>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...1 lines deleted...]
-      <c r="O23" s="45"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
       <c r="P23" s="42"/>
-      <c r="Q23" s="47"/>
-[...5 lines deleted...]
-      <c r="B24" s="51" t="s">
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="52"/>
-[...5 lines deleted...]
-      <c r="I24" s="52"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
       <c r="J24" s="40"/>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...7 lines deleted...]
-    <row r="25" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="P24" s="45"/>
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B25" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="21"/>
       <c r="E25" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
         <v>4.3999484894667401E-2</v>
       </c>
       <c r="H25" s="22">
         <v>-0.53288201032113969</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
         <v>0.61110395687038066</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
         <v>4.1373684702709239E-2</v>
       </c>
       <c r="H26" s="22">
         <v>-0.52442279338596687</v>
       </c>
       <c r="I26" s="21"/>
       <c r="J26" s="23">
         <v>0.59961861887984402</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...4 lines deleted...]
-    <row r="27" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B27" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="13"/>
       <c r="E27" s="22">
         <v>2.9499999999999998E-2</v>
       </c>
       <c r="F27" s="21"/>
       <c r="G27" s="22">
         <v>2.9188085682252243E-2</v>
       </c>
       <c r="H27" s="22">
         <v>1.640020566646069E-2</v>
       </c>
       <c r="I27" s="21"/>
       <c r="J27" s="23">
         <v>0.98942663329668623</v>
       </c>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...1 lines deleted...]
-      <c r="O27" s="45"/>
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="O27" s="41"/>
       <c r="P27" s="42"/>
-      <c r="Q27" s="47"/>
-[...4 lines deleted...]
-    <row r="28" spans="2:20" s="49" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="30"/>
-      <c r="E28" s="89">
+      <c r="E28" s="81">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="F28" s="30"/>
-      <c r="G28" s="89">
+      <c r="G28" s="81">
         <v>4.2090963475701508E-2</v>
       </c>
       <c r="H28" s="31">
         <v>-3.0450658455149784E-2</v>
       </c>
       <c r="I28" s="31"/>
       <c r="J28" s="32">
         <v>1.002165797040512</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...5 lines deleted...]
-      <c r="B29" s="51" t="s">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C29" s="52"/>
-[...5 lines deleted...]
-      <c r="I29" s="52"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
       <c r="J29" s="40"/>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...7 lines deleted...]
-    <row r="30" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B30" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="21"/>
       <c r="E30" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
         <v>3.602259879310999E-2</v>
       </c>
       <c r="H30" s="22">
         <v>-0.68370430129218185</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
         <v>0.54996334035282424</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
         <v>3.4351810861456937E-2</v>
       </c>
       <c r="H31" s="22">
         <v>-0.63321999822670916</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
         <v>0.53674704471026458</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B32" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F32" s="21"/>
       <c r="G32" s="22">
         <v>3.8678637974170753E-2</v>
       </c>
       <c r="H32" s="22">
         <v>-0.63023245310050002</v>
       </c>
       <c r="I32" s="21"/>
       <c r="J32" s="23">
         <v>0.58163365374692855</v>
       </c>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...1 lines deleted...]
-      <c r="O32" s="45"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
       <c r="P32" s="42"/>
-      <c r="Q32" s="47"/>
-[...4 lines deleted...]
-    <row r="33" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="22">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="F33" s="21"/>
       <c r="G33" s="22">
         <v>2.8961266069353436E-2</v>
       </c>
       <c r="H33" s="22">
         <v>-0.69021415352644322</v>
       </c>
       <c r="I33" s="21"/>
       <c r="J33" s="23">
         <v>0.47477485359595795</v>
       </c>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...1 lines deleted...]
-      <c r="O33" s="45"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
       <c r="P33" s="42"/>
-      <c r="Q33" s="47"/>
-[...4 lines deleted...]
-    <row r="34" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="22">
         <v>7.85E-2</v>
       </c>
       <c r="F34" s="21"/>
       <c r="G34" s="22">
         <v>3.7528185349960871E-2</v>
       </c>
       <c r="H34" s="22">
         <v>-0.75620650212749219</v>
       </c>
       <c r="I34" s="21"/>
       <c r="J34" s="23">
         <v>0.47806605541351427</v>
       </c>
       <c r="K34" s="43"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
-[...1 lines deleted...]
-      <c r="O34" s="45"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
       <c r="P34" s="42"/>
-      <c r="Q34" s="47"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q34" s="45"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+    </row>
+    <row r="35" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B35" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D35" s="13"/>
       <c r="E35" s="22">
         <v>7.8E-2</v>
       </c>
       <c r="F35" s="21"/>
       <c r="G35" s="22">
         <v>3.9233173158265064E-2</v>
       </c>
       <c r="H35" s="22">
         <v>-0.77057190583972324</v>
       </c>
       <c r="I35" s="21"/>
       <c r="J35" s="23">
         <v>0.5029893994649367</v>
       </c>
       <c r="K35" s="43"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
-[...1 lines deleted...]
-      <c r="O35" s="45"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="41"/>
+      <c r="O35" s="41"/>
       <c r="P35" s="42"/>
-      <c r="Q35" s="47"/>
-[...4 lines deleted...]
-    <row r="36" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q35" s="45"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+    </row>
+    <row r="36" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B36" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D36" s="13"/>
       <c r="E36" s="22">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="F36" s="21"/>
       <c r="G36" s="22">
         <v>3.7942820729878292E-2</v>
       </c>
       <c r="H36" s="22">
         <v>-0.59307977462802153</v>
       </c>
       <c r="I36" s="21"/>
       <c r="J36" s="23">
         <v>0.5837357035365891</v>
       </c>
       <c r="K36" s="43"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
-[...1 lines deleted...]
-      <c r="O36" s="45"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="O36" s="41"/>
       <c r="P36" s="42"/>
-      <c r="Q36" s="47"/>
-[...4 lines deleted...]
-    <row r="37" spans="2:20" s="46" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q36" s="45"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+    </row>
+    <row r="37" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="28"/>
       <c r="C37" s="29"/>
       <c r="D37" s="30"/>
       <c r="E37" s="31"/>
       <c r="F37" s="30"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="30"/>
       <c r="J37" s="32"/>
       <c r="K37" s="43"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
-[...12 lines deleted...]
-      <c r="J38" s="55"/>
+      <c r="M37" s="41"/>
+      <c r="N37" s="41"/>
+      <c r="Q37" s="45"/>
+      <c r="R37" s="46"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+    </row>
+    <row r="38" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="50"/>
+      <c r="C38" s="50"/>
+      <c r="E38" s="51"/>
+      <c r="G38" s="51"/>
+      <c r="H38" s="51"/>
+      <c r="J38" s="52"/>
       <c r="K38" s="43"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
-[...16 lines deleted...]
-      <c r="K39" s="58"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="41"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+    </row>
+    <row r="39" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D39" s="10"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="34"/>
+      <c r="I39" s="10"/>
+      <c r="K39" s="34"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
+      <c r="M39" s="41"/>
     </row>
     <row r="40" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C40" s="56"/>
-[...6 lines deleted...]
-      <c r="J40" s="106"/>
+      <c r="G40" s="96"/>
+      <c r="H40" s="96"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="96"/>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
+      <c r="M40" s="41"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="56"/>
-[...7 lines deleted...]
-      <c r="J41" s="58"/>
+      <c r="E41" s="53"/>
+      <c r="G41" s="97"/>
+      <c r="H41" s="97"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="34"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B42" s="2"/>
       <c r="C42" s="3"/>
       <c r="D42" s="4"/>
       <c r="E42" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H42" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I42" s="8"/>
       <c r="J42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
+      <c r="M42" s="41"/>
     </row>
     <row r="43" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="15"/>
       <c r="D43" s="16"/>
       <c r="E43" s="17"/>
       <c r="F43" s="16"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="18"/>
       <c r="K43" s="10"/>
       <c r="L43" s="44"/>
-      <c r="M43" s="45"/>
+      <c r="M43" s="41"/>
     </row>
     <row r="44" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B44" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="13"/>
       <c r="E44" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F44" s="21"/>
       <c r="G44" s="22">
         <v>4.6470422641484793E-2</v>
       </c>
       <c r="H44" s="22">
         <v>-0.24351222289003949</v>
       </c>
       <c r="I44" s="22"/>
       <c r="J44" s="23">
         <v>0.69880334799225252</v>
       </c>
       <c r="K44" s="10"/>
       <c r="L44" s="44"/>
-      <c r="M44" s="45"/>
-[...1 lines deleted...]
-      <c r="O44" s="45"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="41"/>
       <c r="P44" s="42"/>
-      <c r="Q44" s="47"/>
-[...1 lines deleted...]
-      <c r="S44" s="48"/>
+      <c r="Q44" s="45"/>
+      <c r="R44" s="46"/>
+      <c r="S44" s="46"/>
     </row>
     <row r="45" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B45" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="13"/>
       <c r="E45" s="22">
         <v>0.16600000000000001</v>
       </c>
       <c r="F45" s="21"/>
       <c r="G45" s="22">
         <v>0.10344517160735371</v>
       </c>
       <c r="H45" s="22">
         <v>-0.69476631702675462</v>
       </c>
       <c r="I45" s="22"/>
       <c r="J45" s="23">
         <v>0.62316368438164882</v>
       </c>
       <c r="K45" s="10"/>
       <c r="L45" s="44"/>
-      <c r="M45" s="45"/>
-[...1 lines deleted...]
-      <c r="O45" s="45"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
       <c r="P45" s="42"/>
-      <c r="Q45" s="47"/>
-[...1 lines deleted...]
-      <c r="S45" s="48"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
     </row>
     <row r="46" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B46" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="29" t="s">
         <v>59</v>
       </c>
       <c r="D46" s="30"/>
-      <c r="E46" s="89">
+      <c r="E46" s="81">
         <v>0.16750000000000001</v>
       </c>
       <c r="F46" s="30"/>
-      <c r="G46" s="89">
+      <c r="G46" s="81">
         <v>0.10181389908846061</v>
       </c>
       <c r="H46" s="31">
         <v>-0.90991059934636187</v>
       </c>
       <c r="I46" s="31"/>
       <c r="J46" s="32">
         <v>0.60784417366245136</v>
       </c>
       <c r="K46" s="10"/>
       <c r="L46" s="44"/>
-      <c r="M46" s="45"/>
-[...1 lines deleted...]
-      <c r="O46" s="45"/>
+      <c r="M46" s="41"/>
+      <c r="N46" s="41"/>
+      <c r="O46" s="41"/>
       <c r="P46" s="42"/>
-      <c r="Q46" s="47"/>
-[...1 lines deleted...]
-      <c r="S46" s="48"/>
+      <c r="Q46" s="45"/>
+      <c r="R46" s="46"/>
+      <c r="S46" s="46"/>
     </row>
     <row r="47" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B47" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C47" s="15"/>
       <c r="D47" s="16"/>
       <c r="E47" s="17"/>
       <c r="F47" s="16"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="18"/>
       <c r="K47" s="10"/>
       <c r="L47" s="44"/>
-      <c r="M47" s="45"/>
+      <c r="M47" s="41"/>
     </row>
     <row r="48" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B48" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C48" s="29" t="s">
         <v>52</v>
       </c>
       <c r="D48" s="30"/>
       <c r="E48" s="26">
         <v>9.6500000000000002E-2</v>
       </c>
       <c r="F48" s="24"/>
       <c r="G48" s="26">
         <v>7.954840547328762E-2</v>
       </c>
       <c r="H48" s="25">
         <v>-0.16536376035528197</v>
       </c>
       <c r="I48" s="25"/>
       <c r="J48" s="27">
         <v>0.82433580801334316</v>
       </c>
       <c r="K48" s="10"/>
       <c r="L48" s="44"/>
-      <c r="M48" s="45"/>
-[...1 lines deleted...]
-      <c r="O48" s="45"/>
+      <c r="M48" s="41"/>
+      <c r="N48" s="41"/>
+      <c r="O48" s="41"/>
       <c r="P48" s="42"/>
-      <c r="Q48" s="47"/>
-[...1 lines deleted...]
-      <c r="S48" s="48"/>
+      <c r="Q48" s="45"/>
+      <c r="R48" s="46"/>
+      <c r="S48" s="46"/>
     </row>
     <row r="49" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B49" s="56"/>
-[...7 lines deleted...]
-      <c r="J49" s="57"/>
+      <c r="E49" s="36"/>
+      <c r="G49" s="34"/>
+      <c r="H49" s="34"/>
+      <c r="J49" s="34"/>
       <c r="K49" s="10"/>
     </row>
-    <row r="50" spans="2:20" s="61" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="95" t="s">
+    <row r="50" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C50" s="95"/>
-[...17 lines deleted...]
-      <c r="B51" s="94" t="s">
+      <c r="C50" s="85"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="85"/>
+      <c r="F50" s="85"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="85"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="85"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="Q50" s="61"/>
+      <c r="R50" s="60"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="60"/>
+    </row>
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C51" s="94"/>
-[...17 lines deleted...]
-      <c r="B52" s="94" t="s">
+      <c r="C51" s="99"/>
+      <c r="D51" s="99"/>
+      <c r="E51" s="99"/>
+      <c r="F51" s="99"/>
+      <c r="G51" s="99"/>
+      <c r="H51" s="99"/>
+      <c r="I51" s="99"/>
+      <c r="J51" s="99"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C52" s="94"/>
-[...17 lines deleted...]
-      <c r="B53" s="95" t="s">
+      <c r="C52" s="99"/>
+      <c r="D52" s="99"/>
+      <c r="E52" s="99"/>
+      <c r="F52" s="99"/>
+      <c r="G52" s="99"/>
+      <c r="H52" s="99"/>
+      <c r="I52" s="99"/>
+      <c r="J52" s="99"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
+    </row>
+    <row r="53" spans="2:20" s="55" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C53" s="95"/>
-[...52 lines deleted...]
-      <c r="T55" s="66"/>
+      <c r="C53" s="85"/>
+      <c r="D53" s="85"/>
+      <c r="E53" s="85"/>
+      <c r="F53" s="85"/>
+      <c r="G53" s="85"/>
+      <c r="H53" s="85"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="85"/>
+      <c r="K53" s="58"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="60"/>
+      <c r="N53" s="60"/>
+      <c r="Q53" s="61"/>
+      <c r="R53" s="60"/>
+      <c r="S53" s="60"/>
+      <c r="T53" s="60"/>
+    </row>
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="85"/>
+      <c r="C54" s="85"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="85"/>
+      <c r="F54" s="85"/>
+      <c r="G54" s="85"/>
+      <c r="H54" s="85"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="85"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+    </row>
+    <row r="55" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B55" s="85"/>
+      <c r="C55" s="85"/>
+      <c r="D55" s="85"/>
+      <c r="E55" s="85"/>
+      <c r="F55" s="85"/>
+      <c r="G55" s="85"/>
+      <c r="H55" s="85"/>
+      <c r="I55" s="85"/>
+      <c r="J55" s="85"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="60"/>
+      <c r="N55" s="60"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="60"/>
+      <c r="S55" s="60"/>
+      <c r="T55" s="60"/>
     </row>
     <row r="56" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B56" s="60" t="s">
+      <c r="B56" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="57" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B58" s="93" t="s">
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B57" s="54"/>
+      <c r="C57" s="54"/>
+      <c r="E57" s="56"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="56"/>
+      <c r="J57" s="57"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C58" s="93"/>
-[...74 lines deleted...]
-      <c r="B62" s="74" t="s">
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="98"/>
+      <c r="C59" s="98"/>
+      <c r="D59" s="98"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="98"/>
+      <c r="G59" s="98"/>
+      <c r="H59" s="98"/>
+      <c r="I59" s="98"/>
+      <c r="J59" s="98"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="98"/>
+      <c r="C60" s="98"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="98"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+      <c r="Q60" s="61"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="98"/>
+      <c r="C61" s="98"/>
+      <c r="D61" s="98"/>
+      <c r="E61" s="98"/>
+      <c r="F61" s="98"/>
+      <c r="G61" s="98"/>
+      <c r="H61" s="98"/>
+      <c r="I61" s="98"/>
+      <c r="J61" s="98"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="60"/>
+      <c r="S61" s="60"/>
+      <c r="T61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C62" s="77"/>
-[...17 lines deleted...]
-      <c r="B63" s="93" t="s">
+      <c r="C62" s="70"/>
+      <c r="D62" s="70"/>
+      <c r="E62" s="70"/>
+      <c r="F62" s="70"/>
+      <c r="G62" s="70"/>
+      <c r="H62" s="70"/>
+      <c r="I62" s="70"/>
+      <c r="J62" s="70"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+      <c r="Q62" s="61"/>
+      <c r="R62" s="60"/>
+      <c r="S62" s="60"/>
+      <c r="T62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C63" s="93"/>
-[...70 lines deleted...]
-      <c r="B67" s="76" t="s">
+      <c r="C63" s="98"/>
+      <c r="D63" s="98"/>
+      <c r="E63" s="98"/>
+      <c r="F63" s="98"/>
+      <c r="G63" s="98"/>
+      <c r="H63" s="98"/>
+      <c r="I63" s="98"/>
+      <c r="J63" s="98"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="59"/>
+      <c r="M63" s="60"/>
+      <c r="N63" s="60"/>
+      <c r="Q63" s="61"/>
+      <c r="R63" s="60"/>
+      <c r="S63" s="60"/>
+      <c r="T63" s="60"/>
+    </row>
+    <row r="64" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="98"/>
+      <c r="C64" s="98"/>
+      <c r="D64" s="98"/>
+      <c r="E64" s="98"/>
+      <c r="F64" s="98"/>
+      <c r="G64" s="98"/>
+      <c r="H64" s="98"/>
+      <c r="I64" s="98"/>
+      <c r="J64" s="98"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="60"/>
+      <c r="N64" s="60"/>
+      <c r="Q64" s="61"/>
+      <c r="R64" s="60"/>
+      <c r="S64" s="60"/>
+      <c r="T64" s="60"/>
+    </row>
+    <row r="65" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="98"/>
+      <c r="C65" s="98"/>
+      <c r="D65" s="98"/>
+      <c r="E65" s="98"/>
+      <c r="F65" s="98"/>
+      <c r="G65" s="98"/>
+      <c r="H65" s="98"/>
+      <c r="I65" s="98"/>
+      <c r="J65" s="98"/>
+      <c r="K65" s="58"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="60"/>
+      <c r="N65" s="60"/>
+      <c r="Q65" s="61"/>
+      <c r="R65" s="60"/>
+      <c r="S65" s="60"/>
+      <c r="T65" s="60"/>
+    </row>
+    <row r="66" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B66" s="68"/>
+      <c r="C66" s="71"/>
+      <c r="D66" s="71"/>
+      <c r="E66" s="71"/>
+      <c r="F66" s="71"/>
+      <c r="G66" s="71"/>
+      <c r="H66" s="71"/>
+      <c r="I66" s="71"/>
+      <c r="J66" s="71"/>
+      <c r="K66" s="58"/>
+      <c r="L66" s="59"/>
+      <c r="M66" s="60"/>
+      <c r="N66" s="60"/>
+    </row>
+    <row r="67" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B67" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C67" s="79"/>
-[...28 lines deleted...]
-      <c r="B69" s="90">
+      <c r="C67" s="72"/>
+      <c r="D67" s="72"/>
+      <c r="E67" s="72"/>
+      <c r="F67" s="73"/>
+      <c r="G67" s="73"/>
+      <c r="H67" s="73"/>
+      <c r="I67" s="73"/>
+      <c r="J67" s="73"/>
+      <c r="K67" s="58"/>
+      <c r="L67" s="59"/>
+      <c r="M67" s="60"/>
+      <c r="N67" s="60"/>
+    </row>
+    <row r="68" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B68" s="69"/>
+      <c r="C68" s="72"/>
+      <c r="D68" s="72"/>
+      <c r="E68" s="72"/>
+      <c r="F68" s="73"/>
+      <c r="G68" s="73"/>
+      <c r="H68" s="73"/>
+      <c r="I68" s="73"/>
+      <c r="J68" s="73"/>
+      <c r="K68" s="58"/>
+      <c r="L68" s="59"/>
+      <c r="M68" s="60"/>
+      <c r="N68" s="60"/>
+    </row>
+    <row r="69" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B69" s="82">
         <v>4827590</v>
       </c>
-      <c r="C69" s="71"/>
-[...31 lines deleted...]
-      <c r="K71" s="70"/>
+      <c r="C69" s="64"/>
+      <c r="D69" s="64"/>
+      <c r="E69" s="64"/>
+      <c r="F69" s="64"/>
+      <c r="G69" s="64"/>
+      <c r="H69" s="64"/>
+      <c r="I69" s="64"/>
+      <c r="J69" s="64"/>
+      <c r="K69" s="62"/>
+    </row>
+    <row r="70" spans="2:20" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="63"/>
+      <c r="C70" s="63"/>
+      <c r="D70" s="63"/>
+      <c r="E70" s="63"/>
+      <c r="F70" s="63"/>
+      <c r="G70" s="63"/>
+      <c r="H70" s="63"/>
+      <c r="I70" s="63"/>
+      <c r="J70" s="63"/>
+    </row>
+    <row r="71" spans="2:20" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="63"/>
+      <c r="C71" s="63"/>
+      <c r="D71" s="63"/>
+      <c r="E71" s="63"/>
+      <c r="F71" s="63"/>
+      <c r="G71" s="63"/>
+      <c r="H71" s="63"/>
+      <c r="I71" s="63"/>
+      <c r="J71" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B50:J50"/>
     <mergeCell ref="G1:J2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G40:J40"/>
     <mergeCell ref="G41:H41"/>
     <mergeCell ref="B63:J65"/>
     <mergeCell ref="B51:J51"/>
     <mergeCell ref="B52:J52"/>
     <mergeCell ref="B53:J53"/>
     <mergeCell ref="B54:J54"/>
     <mergeCell ref="B55:J55"/>
     <mergeCell ref="B58:J61"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2826CF34-19B8-411B-95FB-E14700CFE596}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T71"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="S51" sqref="S51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
+      <c r="B2" s="92">
         <v>45869</v>
       </c>
-      <c r="C2" s="103"/>
-[...6 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
         <v>7.5499999999999998E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
         <v>4.5654882034670101E-2</v>
       </c>
       <c r="H8" s="22">
         <v>-0.49763759875458941</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
         <v>0.60470042430026627</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
         <v>5.3657719806150334E-2</v>
       </c>
       <c r="H9" s="22">
         <v>-0.46121145328339946</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
         <v>0.67493987177547587</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
         <v>4.9666375689996024E-2</v>
       </c>
       <c r="H10" s="22">
         <v>-0.13499642073695298</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
         <v>0.75826527770986296</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
         <v>5.1490693471976511E-2</v>
       </c>
       <c r="H11" s="22">
         <v>-0.51884592286139908</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
         <v>0.65178093002501913</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
         <v>7.2999999999999995E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
         <v>4.2558483125469122E-2</v>
       </c>
       <c r="H12" s="22">
         <v>-0.53758685614857959</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
         <v>0.5829929195269743</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...9 lines deleted...]
-      <c r="B13" s="88" t="s">
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
         <v>3.0916994301792858E-2</v>
       </c>
       <c r="H13" s="22">
         <v>-1.746656150220554E-3</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
         <v>0.95129213236285715</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...5 lines deleted...]
-      <c r="B14" s="88" t="s">
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
         <v>3.672531529593609E-2</v>
       </c>
       <c r="H14" s="22">
         <v>1.5476232993156744E-2</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
         <v>0.96645566568252872</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
         <v>5.2105585191132099E-2</v>
       </c>
       <c r="H15" s="22">
         <v>9.0611627582566037E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
         <v>1.0020304844448482</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
         <v>2.75E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
         <v>2.7889640303557135E-2</v>
       </c>
       <c r="H16" s="22">
         <v>4.1369153619526151E-2</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
         <v>1.0141687383111686</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
         <v>4.7144347522250531E-2</v>
       </c>
       <c r="H17" s="22">
         <v>-6.2314966768414219E-3</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
         <v>0.97204840252062952</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
+      <c r="G18" s="81">
         <v>4.7755101025408697E-2</v>
       </c>
       <c r="H18" s="31">
         <v>-6.2759014880691175E-2</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
         <v>0.69715475949501737</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
         <v>4.1369036782773365E-2</v>
       </c>
       <c r="H20" s="22">
         <v>-0.55630655973354226</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
         <v>0.56284403786086212</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
         <v>4.440957464431531E-2</v>
       </c>
       <c r="H21" s="22">
         <v>-0.55585453692668552</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
         <v>0.58433650847783303</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
         <v>2.8551015079829503E-2</v>
       </c>
       <c r="H22" s="22">
         <v>1.6209687688141364E-2</v>
       </c>
       <c r="I22" s="21"/>
       <c r="J22" s="23">
         <v>0.98451776137343106</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...4 lines deleted...]
-    <row r="23" spans="2:20" s="49" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="28" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="30"/>
-      <c r="E23" s="89">
+      <c r="E23" s="81">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="F23" s="30"/>
-      <c r="G23" s="89">
+      <c r="G23" s="81">
         <v>4.2406670728708656E-2</v>
       </c>
       <c r="H23" s="31">
         <v>-1.4005875755292484E-2</v>
       </c>
       <c r="I23" s="31"/>
       <c r="J23" s="32">
         <v>0.93201474129030015</v>
       </c>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...1 lines deleted...]
-      <c r="O23" s="45"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
       <c r="P23" s="42"/>
-      <c r="Q23" s="47"/>
-[...5 lines deleted...]
-      <c r="B24" s="51" t="s">
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="52"/>
-[...5 lines deleted...]
-      <c r="I24" s="52"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
       <c r="J24" s="40"/>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...7 lines deleted...]
-    <row r="25" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="P24" s="45"/>
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B25" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="21"/>
       <c r="E25" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
         <v>4.3422463166332942E-2</v>
       </c>
       <c r="H25" s="22">
         <v>-0.50538180527763821</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
         <v>0.60308976619906873</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
         <v>4.1301450071928203E-2</v>
       </c>
       <c r="H26" s="22">
         <v>-0.49659888694054005</v>
       </c>
       <c r="I26" s="21"/>
       <c r="J26" s="23">
         <v>0.5985717401728724</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...4 lines deleted...]
-    <row r="27" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B27" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="13"/>
       <c r="E27" s="22">
         <v>2.9499999999999998E-2</v>
       </c>
       <c r="F27" s="21"/>
       <c r="G27" s="22">
         <v>2.8940872023969454E-2</v>
       </c>
       <c r="H27" s="22">
         <v>1.6880225878055315E-2</v>
       </c>
       <c r="I27" s="21"/>
       <c r="J27" s="23">
         <v>0.98104650928710024</v>
       </c>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...1 lines deleted...]
-      <c r="O27" s="45"/>
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="O27" s="41"/>
       <c r="P27" s="42"/>
-      <c r="Q27" s="47"/>
-[...4 lines deleted...]
-    <row r="28" spans="2:20" s="49" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="30"/>
-      <c r="E28" s="89">
+      <c r="E28" s="81">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="F28" s="30"/>
-      <c r="G28" s="89">
+      <c r="G28" s="81">
         <v>4.1178591489774423E-2</v>
       </c>
       <c r="H28" s="31">
         <v>7.8287286229895628E-3</v>
       </c>
       <c r="I28" s="31"/>
       <c r="J28" s="32">
         <v>0.98044265451843859</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...5 lines deleted...]
-      <c r="B29" s="51" t="s">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C29" s="52"/>
-[...5 lines deleted...]
-      <c r="I29" s="52"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
       <c r="J29" s="40"/>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...7 lines deleted...]
-    <row r="30" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B30" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="21"/>
       <c r="E30" s="22">
         <v>7.2499999999999995E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
         <v>3.5617427594311288E-2</v>
       </c>
       <c r="H30" s="22">
         <v>-0.6534904097342239</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
         <v>0.49127486336981091</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
         <v>3.4482546552475839E-2</v>
       </c>
       <c r="H31" s="22">
         <v>-0.60341211210387047</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
         <v>0.48566966975318088</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B32" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="22">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="F32" s="21"/>
       <c r="G32" s="22">
         <v>3.7768755069733415E-2</v>
       </c>
       <c r="H32" s="22">
         <v>-0.59771301564627999</v>
       </c>
       <c r="I32" s="21"/>
       <c r="J32" s="23">
         <v>0.51386061319365195</v>
       </c>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...1 lines deleted...]
-      <c r="O32" s="45"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
       <c r="P32" s="42"/>
-      <c r="Q32" s="47"/>
-[...4 lines deleted...]
-    <row r="33" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="22">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="F33" s="21"/>
       <c r="G33" s="22">
         <v>2.808096105419923E-2</v>
       </c>
       <c r="H33" s="22">
         <v>-0.65303252061017492</v>
       </c>
       <c r="I33" s="21"/>
       <c r="J33" s="23">
         <v>0.41601423783998859</v>
       </c>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...1 lines deleted...]
-      <c r="O33" s="45"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
       <c r="P33" s="42"/>
-      <c r="Q33" s="47"/>
-[...4 lines deleted...]
-    <row r="34" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="22">
         <v>7.85E-2</v>
       </c>
       <c r="F34" s="21"/>
       <c r="G34" s="22">
         <v>3.7368676938890767E-2</v>
       </c>
       <c r="H34" s="22">
         <v>-0.71521895315262762</v>
       </c>
       <c r="I34" s="21"/>
       <c r="J34" s="23">
         <v>0.47603410113236644</v>
       </c>
       <c r="K34" s="43"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
-[...1 lines deleted...]
-      <c r="O34" s="45"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
       <c r="P34" s="42"/>
-      <c r="Q34" s="47"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q34" s="45"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+    </row>
+    <row r="35" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B35" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D35" s="13"/>
       <c r="E35" s="22">
         <v>7.8E-2</v>
       </c>
       <c r="F35" s="21"/>
       <c r="G35" s="22">
         <v>3.8753121162510638E-2</v>
       </c>
       <c r="H35" s="22">
         <v>-0.72879114231029674</v>
       </c>
       <c r="I35" s="21"/>
       <c r="J35" s="23">
         <v>0.49683488669885434</v>
       </c>
       <c r="K35" s="43"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
-[...1 lines deleted...]
-      <c r="O35" s="45"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="41"/>
+      <c r="O35" s="41"/>
       <c r="P35" s="42"/>
-      <c r="Q35" s="47"/>
-[...4 lines deleted...]
-    <row r="36" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q35" s="45"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+    </row>
+    <row r="36" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B36" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D36" s="13"/>
       <c r="E36" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F36" s="21"/>
       <c r="G36" s="22">
         <v>3.808767544986548E-2</v>
       </c>
       <c r="H36" s="22">
         <v>-0.56369520581572952</v>
       </c>
       <c r="I36" s="21"/>
       <c r="J36" s="23">
         <v>0.52899549235924281</v>
       </c>
       <c r="K36" s="43"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
-[...1 lines deleted...]
-      <c r="O36" s="45"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="O36" s="41"/>
       <c r="P36" s="42"/>
-      <c r="Q36" s="47"/>
-[...4 lines deleted...]
-    <row r="37" spans="2:20" s="46" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q36" s="45"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+    </row>
+    <row r="37" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="28"/>
       <c r="C37" s="29"/>
       <c r="D37" s="30"/>
       <c r="E37" s="31"/>
       <c r="F37" s="30"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="30"/>
       <c r="J37" s="32"/>
       <c r="K37" s="43"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
-[...12 lines deleted...]
-      <c r="J38" s="55"/>
+      <c r="M37" s="41"/>
+      <c r="N37" s="41"/>
+      <c r="Q37" s="45"/>
+      <c r="R37" s="46"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+    </row>
+    <row r="38" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="50"/>
+      <c r="C38" s="50"/>
+      <c r="E38" s="51"/>
+      <c r="G38" s="51"/>
+      <c r="H38" s="51"/>
+      <c r="J38" s="52"/>
       <c r="K38" s="43"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
-[...16 lines deleted...]
-      <c r="K39" s="58"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="41"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+    </row>
+    <row r="39" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D39" s="10"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="34"/>
+      <c r="I39" s="10"/>
+      <c r="K39" s="34"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
+      <c r="M39" s="41"/>
     </row>
     <row r="40" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C40" s="56"/>
-[...6 lines deleted...]
-      <c r="J40" s="106"/>
+      <c r="G40" s="96"/>
+      <c r="H40" s="96"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="96"/>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
+      <c r="M40" s="41"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="56"/>
-[...7 lines deleted...]
-      <c r="J41" s="58"/>
+      <c r="E41" s="53"/>
+      <c r="G41" s="97"/>
+      <c r="H41" s="97"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="34"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B42" s="2"/>
       <c r="C42" s="3"/>
       <c r="D42" s="4"/>
       <c r="E42" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H42" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I42" s="8"/>
       <c r="J42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
+      <c r="M42" s="41"/>
     </row>
     <row r="43" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="15"/>
       <c r="D43" s="16"/>
       <c r="E43" s="17"/>
       <c r="F43" s="16"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="18"/>
       <c r="K43" s="10"/>
       <c r="L43" s="44"/>
-      <c r="M43" s="45"/>
+      <c r="M43" s="41"/>
     </row>
     <row r="44" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B44" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="13"/>
       <c r="E44" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F44" s="21"/>
       <c r="G44" s="22">
         <v>4.755845201870465E-2</v>
       </c>
       <c r="H44" s="22">
         <v>-0.22413854472877501</v>
       </c>
       <c r="I44" s="22"/>
       <c r="J44" s="23">
         <v>0.71516469201059618</v>
       </c>
       <c r="K44" s="10"/>
       <c r="L44" s="44"/>
-      <c r="M44" s="45"/>
-[...1 lines deleted...]
-      <c r="O44" s="45"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="41"/>
       <c r="P44" s="42"/>
-      <c r="Q44" s="47"/>
-[...1 lines deleted...]
-      <c r="S44" s="48"/>
+      <c r="Q44" s="45"/>
+      <c r="R44" s="46"/>
+      <c r="S44" s="46"/>
     </row>
     <row r="45" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B45" s="11" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="13"/>
       <c r="E45" s="22">
         <v>0.16600000000000001</v>
       </c>
       <c r="F45" s="21"/>
       <c r="G45" s="22">
         <v>0.10415510646481964</v>
       </c>
       <c r="H45" s="22">
         <v>-0.63218882854432612</v>
       </c>
       <c r="I45" s="22"/>
       <c r="J45" s="23">
         <v>0.62744040039047977</v>
       </c>
       <c r="K45" s="10"/>
       <c r="L45" s="44"/>
-      <c r="M45" s="45"/>
-[...1 lines deleted...]
-      <c r="O45" s="45"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
       <c r="P45" s="42"/>
-      <c r="Q45" s="47"/>
-[...1 lines deleted...]
-      <c r="S45" s="48"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
     </row>
     <row r="46" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B46" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="29" t="s">
         <v>59</v>
       </c>
       <c r="D46" s="30"/>
-      <c r="E46" s="89">
+      <c r="E46" s="81">
         <v>0.16750000000000001</v>
       </c>
       <c r="F46" s="30"/>
-      <c r="G46" s="89">
+      <c r="G46" s="81">
         <v>0.10325680299029323</v>
       </c>
       <c r="H46" s="31">
         <v>-0.84422449295149082</v>
       </c>
       <c r="I46" s="31"/>
       <c r="J46" s="32">
         <v>0.61645852531518341</v>
       </c>
       <c r="K46" s="10"/>
       <c r="L46" s="44"/>
-      <c r="M46" s="45"/>
-[...1 lines deleted...]
-      <c r="O46" s="45"/>
+      <c r="M46" s="41"/>
+      <c r="N46" s="41"/>
+      <c r="O46" s="41"/>
       <c r="P46" s="42"/>
-      <c r="Q46" s="47"/>
-[...1 lines deleted...]
-      <c r="S46" s="48"/>
+      <c r="Q46" s="45"/>
+      <c r="R46" s="46"/>
+      <c r="S46" s="46"/>
     </row>
     <row r="47" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B47" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C47" s="15"/>
       <c r="D47" s="16"/>
       <c r="E47" s="17"/>
       <c r="F47" s="16"/>
       <c r="G47" s="17"/>
       <c r="H47" s="17"/>
       <c r="I47" s="17"/>
       <c r="J47" s="18"/>
       <c r="K47" s="10"/>
       <c r="L47" s="44"/>
-      <c r="M47" s="45"/>
+      <c r="M47" s="41"/>
     </row>
     <row r="48" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B48" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C48" s="29" t="s">
         <v>52</v>
       </c>
       <c r="D48" s="30"/>
       <c r="E48" s="26">
         <v>9.6500000000000002E-2</v>
       </c>
       <c r="F48" s="24"/>
       <c r="G48" s="26">
         <v>8.4263321940345762E-2</v>
       </c>
       <c r="H48" s="25">
         <v>-0.14841216592673342</v>
       </c>
       <c r="I48" s="25"/>
       <c r="J48" s="27">
         <v>0.87319504601394571</v>
       </c>
       <c r="K48" s="10"/>
       <c r="L48" s="44"/>
-      <c r="M48" s="45"/>
-[...1 lines deleted...]
-      <c r="O48" s="45"/>
+      <c r="M48" s="41"/>
+      <c r="N48" s="41"/>
+      <c r="O48" s="41"/>
       <c r="P48" s="42"/>
-      <c r="Q48" s="47"/>
-[...1 lines deleted...]
-      <c r="S48" s="48"/>
+      <c r="Q48" s="45"/>
+      <c r="R48" s="46"/>
+      <c r="S48" s="46"/>
     </row>
     <row r="49" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B49" s="56"/>
-[...7 lines deleted...]
-      <c r="J49" s="57"/>
+      <c r="E49" s="36"/>
+      <c r="G49" s="34"/>
+      <c r="H49" s="34"/>
+      <c r="J49" s="34"/>
       <c r="K49" s="10"/>
     </row>
-    <row r="50" spans="2:20" s="61" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="95" t="s">
+    <row r="50" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C50" s="95"/>
-[...17 lines deleted...]
-      <c r="B51" s="94" t="s">
+      <c r="C50" s="85"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="85"/>
+      <c r="F50" s="85"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="85"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="85"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="Q50" s="61"/>
+      <c r="R50" s="60"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="60"/>
+    </row>
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C51" s="94"/>
-[...17 lines deleted...]
-      <c r="B52" s="94" t="s">
+      <c r="C51" s="99"/>
+      <c r="D51" s="99"/>
+      <c r="E51" s="99"/>
+      <c r="F51" s="99"/>
+      <c r="G51" s="99"/>
+      <c r="H51" s="99"/>
+      <c r="I51" s="99"/>
+      <c r="J51" s="99"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C52" s="94"/>
-[...17 lines deleted...]
-      <c r="B53" s="95" t="s">
+      <c r="C52" s="99"/>
+      <c r="D52" s="99"/>
+      <c r="E52" s="99"/>
+      <c r="F52" s="99"/>
+      <c r="G52" s="99"/>
+      <c r="H52" s="99"/>
+      <c r="I52" s="99"/>
+      <c r="J52" s="99"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
+    </row>
+    <row r="53" spans="2:20" s="55" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C53" s="95"/>
-[...52 lines deleted...]
-      <c r="T55" s="66"/>
+      <c r="C53" s="85"/>
+      <c r="D53" s="85"/>
+      <c r="E53" s="85"/>
+      <c r="F53" s="85"/>
+      <c r="G53" s="85"/>
+      <c r="H53" s="85"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="85"/>
+      <c r="K53" s="58"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="60"/>
+      <c r="N53" s="60"/>
+      <c r="Q53" s="61"/>
+      <c r="R53" s="60"/>
+      <c r="S53" s="60"/>
+      <c r="T53" s="60"/>
+    </row>
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="85"/>
+      <c r="C54" s="85"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="85"/>
+      <c r="F54" s="85"/>
+      <c r="G54" s="85"/>
+      <c r="H54" s="85"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="85"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+    </row>
+    <row r="55" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B55" s="85"/>
+      <c r="C55" s="85"/>
+      <c r="D55" s="85"/>
+      <c r="E55" s="85"/>
+      <c r="F55" s="85"/>
+      <c r="G55" s="85"/>
+      <c r="H55" s="85"/>
+      <c r="I55" s="85"/>
+      <c r="J55" s="85"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="60"/>
+      <c r="N55" s="60"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="60"/>
+      <c r="S55" s="60"/>
+      <c r="T55" s="60"/>
     </row>
     <row r="56" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B56" s="60" t="s">
+      <c r="B56" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="57" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B58" s="93" t="s">
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B57" s="54"/>
+      <c r="C57" s="54"/>
+      <c r="E57" s="56"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="56"/>
+      <c r="J57" s="57"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C58" s="93"/>
-[...74 lines deleted...]
-      <c r="B62" s="74" t="s">
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="98"/>
+      <c r="C59" s="98"/>
+      <c r="D59" s="98"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="98"/>
+      <c r="G59" s="98"/>
+      <c r="H59" s="98"/>
+      <c r="I59" s="98"/>
+      <c r="J59" s="98"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="98"/>
+      <c r="C60" s="98"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="98"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+      <c r="Q60" s="61"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="98"/>
+      <c r="C61" s="98"/>
+      <c r="D61" s="98"/>
+      <c r="E61" s="98"/>
+      <c r="F61" s="98"/>
+      <c r="G61" s="98"/>
+      <c r="H61" s="98"/>
+      <c r="I61" s="98"/>
+      <c r="J61" s="98"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="60"/>
+      <c r="S61" s="60"/>
+      <c r="T61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C62" s="77"/>
-[...17 lines deleted...]
-      <c r="B63" s="93" t="s">
+      <c r="C62" s="70"/>
+      <c r="D62" s="70"/>
+      <c r="E62" s="70"/>
+      <c r="F62" s="70"/>
+      <c r="G62" s="70"/>
+      <c r="H62" s="70"/>
+      <c r="I62" s="70"/>
+      <c r="J62" s="70"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+      <c r="Q62" s="61"/>
+      <c r="R62" s="60"/>
+      <c r="S62" s="60"/>
+      <c r="T62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C63" s="93"/>
-[...70 lines deleted...]
-      <c r="B67" s="76" t="s">
+      <c r="C63" s="98"/>
+      <c r="D63" s="98"/>
+      <c r="E63" s="98"/>
+      <c r="F63" s="98"/>
+      <c r="G63" s="98"/>
+      <c r="H63" s="98"/>
+      <c r="I63" s="98"/>
+      <c r="J63" s="98"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="59"/>
+      <c r="M63" s="60"/>
+      <c r="N63" s="60"/>
+      <c r="Q63" s="61"/>
+      <c r="R63" s="60"/>
+      <c r="S63" s="60"/>
+      <c r="T63" s="60"/>
+    </row>
+    <row r="64" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="98"/>
+      <c r="C64" s="98"/>
+      <c r="D64" s="98"/>
+      <c r="E64" s="98"/>
+      <c r="F64" s="98"/>
+      <c r="G64" s="98"/>
+      <c r="H64" s="98"/>
+      <c r="I64" s="98"/>
+      <c r="J64" s="98"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="60"/>
+      <c r="N64" s="60"/>
+      <c r="Q64" s="61"/>
+      <c r="R64" s="60"/>
+      <c r="S64" s="60"/>
+      <c r="T64" s="60"/>
+    </row>
+    <row r="65" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="98"/>
+      <c r="C65" s="98"/>
+      <c r="D65" s="98"/>
+      <c r="E65" s="98"/>
+      <c r="F65" s="98"/>
+      <c r="G65" s="98"/>
+      <c r="H65" s="98"/>
+      <c r="I65" s="98"/>
+      <c r="J65" s="98"/>
+      <c r="K65" s="58"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="60"/>
+      <c r="N65" s="60"/>
+      <c r="Q65" s="61"/>
+      <c r="R65" s="60"/>
+      <c r="S65" s="60"/>
+      <c r="T65" s="60"/>
+    </row>
+    <row r="66" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B66" s="68"/>
+      <c r="C66" s="71"/>
+      <c r="D66" s="71"/>
+      <c r="E66" s="71"/>
+      <c r="F66" s="71"/>
+      <c r="G66" s="71"/>
+      <c r="H66" s="71"/>
+      <c r="I66" s="71"/>
+      <c r="J66" s="71"/>
+      <c r="K66" s="58"/>
+      <c r="L66" s="59"/>
+      <c r="M66" s="60"/>
+      <c r="N66" s="60"/>
+    </row>
+    <row r="67" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B67" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C67" s="79"/>
-[...28 lines deleted...]
-      <c r="B69" s="90">
+      <c r="C67" s="72"/>
+      <c r="D67" s="72"/>
+      <c r="E67" s="72"/>
+      <c r="F67" s="73"/>
+      <c r="G67" s="73"/>
+      <c r="H67" s="73"/>
+      <c r="I67" s="73"/>
+      <c r="J67" s="73"/>
+      <c r="K67" s="58"/>
+      <c r="L67" s="59"/>
+      <c r="M67" s="60"/>
+      <c r="N67" s="60"/>
+    </row>
+    <row r="68" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B68" s="69"/>
+      <c r="C68" s="72"/>
+      <c r="D68" s="72"/>
+      <c r="E68" s="72"/>
+      <c r="F68" s="73"/>
+      <c r="G68" s="73"/>
+      <c r="H68" s="73"/>
+      <c r="I68" s="73"/>
+      <c r="J68" s="73"/>
+      <c r="K68" s="58"/>
+      <c r="L68" s="59"/>
+      <c r="M68" s="60"/>
+      <c r="N68" s="60"/>
+    </row>
+    <row r="69" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B69" s="82">
         <v>4753667</v>
       </c>
-      <c r="C69" s="71"/>
-[...31 lines deleted...]
-      <c r="K71" s="70"/>
+      <c r="C69" s="64"/>
+      <c r="D69" s="64"/>
+      <c r="E69" s="64"/>
+      <c r="F69" s="64"/>
+      <c r="G69" s="64"/>
+      <c r="H69" s="64"/>
+      <c r="I69" s="64"/>
+      <c r="J69" s="64"/>
+      <c r="K69" s="62"/>
+    </row>
+    <row r="70" spans="2:20" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="63"/>
+      <c r="C70" s="63"/>
+      <c r="D70" s="63"/>
+      <c r="E70" s="63"/>
+      <c r="F70" s="63"/>
+      <c r="G70" s="63"/>
+      <c r="H70" s="63"/>
+      <c r="I70" s="63"/>
+      <c r="J70" s="63"/>
+    </row>
+    <row r="71" spans="2:20" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="63"/>
+      <c r="C71" s="63"/>
+      <c r="D71" s="63"/>
+      <c r="E71" s="63"/>
+      <c r="F71" s="63"/>
+      <c r="G71" s="63"/>
+      <c r="H71" s="63"/>
+      <c r="I71" s="63"/>
+      <c r="J71" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B63:J65"/>
     <mergeCell ref="B51:J51"/>
     <mergeCell ref="B52:J52"/>
     <mergeCell ref="B53:J53"/>
     <mergeCell ref="B54:J54"/>
     <mergeCell ref="B55:J55"/>
     <mergeCell ref="B58:J61"/>
     <mergeCell ref="B50:J50"/>
     <mergeCell ref="G1:J2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G40:J40"/>
     <mergeCell ref="G41:H41"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <sheetPr codeName="Sheet9">
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr codeName="Sheet6"/>
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5684101-000A-44BB-9BD2-7C3AB5C99E25}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:T71"/>
+  <dimension ref="B1:T65"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A27" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B69" sqref="B69"/>
+      <pane ySplit="2" topLeftCell="A39" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B63" sqref="B63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
-[...9 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="B2" s="92">
+        <v>46173</v>
+      </c>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
-        <v>7.5499999999999998E-2</v>
+        <v>7.0499999999999993E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
-        <v>4.2403897235304959E-2</v>
+        <v>4.5500140236674119E-2</v>
       </c>
       <c r="H8" s="22">
-        <v>-0.46780078347764081</v>
+        <v>-0.75043111475039692</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
-        <v>0.56164102298417162</v>
+        <v>0.64539206009466843</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
-        <v>4.9493747641047359E-2</v>
+        <v>5.0554781069419262E-2</v>
       </c>
       <c r="H9" s="22">
-        <v>-0.43398097103793742</v>
+        <v>-0.71579630692235208</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
-        <v>0.6225628634094007</v>
+        <v>0.63590919584175176</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
-        <v>4.7959567325442626E-2</v>
+        <v>4.5270673567854296E-2</v>
       </c>
       <c r="H10" s="22">
-        <v>-0.1192518119122757</v>
+        <v>-0.39151843312967466</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
-        <v>0.73220713473958199</v>
+        <v>0.69115532164663041</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
-        <v>4.6822799850488393E-2</v>
+        <v>4.7636436091250428E-2</v>
       </c>
       <c r="H11" s="22">
-        <v>-0.49076128441782618</v>
+        <v>-0.80569365523522751</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
-        <v>0.59269366899352394</v>
+        <v>0.60299286191456236</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
-        <v>7.2999999999999995E-2</v>
+        <v>6.8000000000000005E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
-        <v>3.884714964723008E-2</v>
+        <v>4.1498831153918524E-2</v>
       </c>
       <c r="H12" s="22">
-        <v>-0.50715335925373484</v>
+        <v>-0.79940323984663453</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
-        <v>0.53215273489356274</v>
+        <v>0.61027692873409589</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...10 lines deleted...]
-        <v>3</v>
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
+        <v>88</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
-        <v>3.0814366135456687E-2</v>
+        <v>3.1507970848109808E-2</v>
       </c>
       <c r="H13" s="22">
-        <v>-2.4406444083333286E-4</v>
+        <v>-2.0054322981539721E-3</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
-        <v>0.94813434262943652</v>
+        <v>0.96947602609568639</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
+        <v>89</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
-        <v>3.7488416659942694E-2</v>
+        <v>3.6454184514358966E-2</v>
       </c>
       <c r="H14" s="22">
-        <v>1.6901502588348567E-2</v>
+        <v>-3.0966441666463516E-3</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
-        <v>0.98653728052480782</v>
+        <v>0.9593206451147096</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
-        <v>5.1999999999999998E-2</v>
+        <v>5.3499999999999999E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
-        <v>5.1858540223170817E-2</v>
+        <v>5.181028218228919E-2</v>
       </c>
       <c r="H15" s="22">
-        <v>8.9017878960830035E-2</v>
+        <v>7.4808368612866286E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
-        <v>0.99727961967636192</v>
+        <v>0.96841648938858305</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
-        <v>2.75E-2</v>
+        <v>2.9000000000000001E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
-        <v>2.8108996378688893E-2</v>
+        <v>2.718576598353217E-2</v>
       </c>
       <c r="H16" s="22">
-        <v>2.5299327465437608E-3</v>
+        <v>0.10993955349134117</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
-        <v>1.0221453228614144</v>
+        <v>0.9374402063286954</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
-        <v>4.7267356376853177E-2</v>
+        <v>4.9370520123954063E-2</v>
       </c>
       <c r="H17" s="22">
-        <v>-4.7248381930693195E-3</v>
+        <v>7.3648973426620962E-3</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
-        <v>0.97458466756398299</v>
+        <v>1.0179488685351352</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
-        <v>4.7924014177856515E-2</v>
+      <c r="G18" s="81">
+        <v>4.5035348512339486E-2</v>
       </c>
       <c r="H18" s="31">
-        <v>-4.1216957906622081E-2</v>
+        <v>-0.65275477696101736</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
-        <v>0.69962064493221188</v>
+        <v>0.65745034324583185</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
-        <v>7.3499999999999996E-2</v>
+        <v>6.9500000000000006E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
-        <v>3.8929246444381282E-2</v>
+        <v>3.9822951628516776E-2</v>
       </c>
       <c r="H20" s="22">
-        <v>-0.52417610724696684</v>
+        <v>-0.80455155952185142</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
-        <v>0.52964961148818079</v>
+        <v>0.57299210976283121</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
-        <v>7.5999999999999998E-2</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
-        <v>4.0086480110760665E-2</v>
+        <v>4.0952481495669026E-2</v>
       </c>
       <c r="H21" s="22">
-        <v>-0.52658452097077291</v>
+        <v>-0.80926159493434369</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
-        <v>0.52745368566790352</v>
+        <v>0.56878446521762538</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
-        <v>2.9000000000000001E-2</v>
+        <v>0.03</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
-        <v>2.8829119230563336E-2</v>
+        <v>2.9356386115155633E-2</v>
       </c>
       <c r="H22" s="22">
-        <v>1.6658674703432564E-2</v>
+        <v>1.7636521626455112E-2</v>
       </c>
       <c r="I22" s="21"/>
-      <c r="J22" s="23">
-        <v>0.99410755967459774</v>
+      <c r="J22" s="83">
+        <v>0.97854620383852109</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...25 lines deleted...]
-      </c>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="40"/>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...19 lines deleted...]
-      <c r="J24" s="40"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B24" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="21"/>
+      <c r="E24" s="22">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="F24" s="21"/>
+      <c r="G24" s="22">
+        <v>4.2172259043395353E-2</v>
+      </c>
+      <c r="H24" s="22">
+        <v>-0.76135677394721302</v>
+      </c>
+      <c r="I24" s="21"/>
+      <c r="J24" s="23">
+        <v>0.62018028004993164</v>
+      </c>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...14 lines deleted...]
-      <c r="D25" s="21"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
+      <c r="P24" s="42"/>
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B25" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" s="13"/>
       <c r="E25" s="22">
-        <v>7.1999999999999995E-2</v>
+        <v>6.5500000000000003E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
-        <v>3.9674000088869087E-2</v>
+        <v>4.0203580112905347E-2</v>
       </c>
       <c r="H25" s="22">
-        <v>-0.4769383725141853</v>
+        <v>-0.77462338046917345</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
-        <v>0.55102777901207067</v>
+        <v>0.61379511622756255</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
-        <v>6.9000000000000006E-2</v>
+        <v>2.9499999999999998E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
-        <v>3.7418959728907145E-2</v>
+        <v>3.0205124783685838E-2</v>
       </c>
       <c r="H26" s="22">
-        <v>-0.46890033601200559</v>
+        <v>1.7095723714134248E-2</v>
       </c>
       <c r="I26" s="21"/>
-      <c r="J26" s="23">
-        <v>0.54230376418706006</v>
+      <c r="J26" s="83">
+        <v>1.023902535040198</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...25 lines deleted...]
-      </c>
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="40"/>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...28 lines deleted...]
-        <v>0.98836635450617927</v>
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B28" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="21"/>
+      <c r="E28" s="22">
+        <v>6.2E-2</v>
+      </c>
+      <c r="F28" s="21"/>
+      <c r="G28" s="22">
+        <v>3.4526598886386178E-2</v>
+      </c>
+      <c r="H28" s="22">
+        <v>-0.90475174139363768</v>
+      </c>
+      <c r="I28" s="21"/>
+      <c r="J28" s="23">
+        <v>0.55688062719977705</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...15 lines deleted...]
-      <c r="J29" s="40"/>
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B29" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D29" s="13"/>
+      <c r="E29" s="22">
+        <v>6.0499999999999998E-2</v>
+      </c>
+      <c r="F29" s="21"/>
+      <c r="G29" s="22">
+        <v>3.3700251783565956E-2</v>
+      </c>
+      <c r="H29" s="22">
+        <v>-0.84926208512612178</v>
+      </c>
+      <c r="I29" s="21"/>
+      <c r="J29" s="23">
+        <v>0.55702895510026373</v>
+      </c>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...14 lines deleted...]
-      <c r="D30" s="21"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="42"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B30" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" s="13"/>
       <c r="E30" s="22">
-        <v>7.2499999999999995E-2</v>
+        <v>6.3E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
-        <v>3.2485843743157251E-2</v>
+        <v>3.6880640611108732E-2</v>
       </c>
       <c r="H30" s="22">
-        <v>-0.62286065460971785</v>
+        <v>-0.85651416825159432</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
-        <v>0.44808060335389316</v>
+        <v>0.58540699382712269</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
-        <v>7.0999999999999994E-2</v>
+        <v>6.1499999999999999E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
-        <v>3.0851303900083098E-2</v>
+        <v>3.7874736543687927E-2</v>
       </c>
       <c r="H31" s="22">
-        <v>-0.57107793682750108</v>
+        <v>-0.81960107005053429</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
-        <v>0.43452540704342396</v>
+        <v>0.61584937469411261</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...25 lines deleted...]
-      </c>
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="28"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="30"/>
+      <c r="J32" s="32"/>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...29 lines deleted...]
-      </c>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="50"/>
+      <c r="C33" s="50"/>
+      <c r="E33" s="51"/>
+      <c r="G33" s="51"/>
+      <c r="H33" s="51"/>
+      <c r="J33" s="52"/>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...30 lines deleted...]
-      <c r="K34" s="43"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D34" s="10"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="34"/>
+      <c r="I34" s="10"/>
+      <c r="K34" s="34"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
-[...30 lines deleted...]
-      <c r="K35" s="43"/>
+      <c r="M34" s="41"/>
+    </row>
+    <row r="35" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" s="96"/>
+      <c r="H35" s="96"/>
+      <c r="I35" s="96"/>
+      <c r="J35" s="96"/>
+      <c r="K35" s="10"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
-[...30 lines deleted...]
-      <c r="K36" s="43"/>
+      <c r="M35" s="41"/>
+    </row>
+    <row r="36" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E36" s="53"/>
+      <c r="G36" s="97"/>
+      <c r="H36" s="97"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="34"/>
+      <c r="K36" s="10"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
-[...18 lines deleted...]
-      <c r="K37" s="43"/>
+      <c r="M36" s="41"/>
+    </row>
+    <row r="37" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="2"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="6"/>
+      <c r="G37" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H37" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="I37" s="8"/>
+      <c r="J37" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="K37" s="10"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
-[...13 lines deleted...]
-      <c r="K38" s="43"/>
+      <c r="M37" s="41"/>
+    </row>
+    <row r="38" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="15"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="17"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="17"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="17"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="10"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
-[...16 lines deleted...]
-      <c r="K39" s="58"/>
+      <c r="M38" s="41"/>
+    </row>
+    <row r="39" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B39" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39" s="13"/>
+      <c r="E39" s="22">
+        <v>6.25E-2</v>
+      </c>
+      <c r="F39" s="21"/>
+      <c r="G39" s="22">
+        <v>4.6447382287337462E-2</v>
+      </c>
+      <c r="H39" s="22">
+        <v>-0.19547728445833046</v>
+      </c>
+      <c r="I39" s="22"/>
+      <c r="J39" s="23">
+        <v>0.74315811659739939</v>
+      </c>
+      <c r="K39" s="10"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
-[...12 lines deleted...]
-      <c r="J40" s="106"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="41"/>
+      <c r="O39" s="41"/>
+      <c r="P39" s="42"/>
+      <c r="Q39" s="45"/>
+      <c r="R39" s="46"/>
+      <c r="S39" s="46"/>
+    </row>
+    <row r="40" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="30"/>
+      <c r="E40" s="81">
+        <v>0.1565</v>
+      </c>
+      <c r="F40" s="30"/>
+      <c r="G40" s="81">
+        <v>0.10886906194320473</v>
+      </c>
+      <c r="H40" s="31">
+        <v>-0.58655094615888348</v>
+      </c>
+      <c r="I40" s="31"/>
+      <c r="J40" s="32">
+        <v>0.69564895810354455</v>
+      </c>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="41"/>
+      <c r="O40" s="41"/>
+      <c r="P40" s="42"/>
+      <c r="Q40" s="45"/>
+      <c r="R40" s="46"/>
+      <c r="S40" s="46"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="56"/>
-[...7 lines deleted...]
-      <c r="J41" s="58"/>
+      <c r="B41" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="15"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="16"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="18"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
-[...17 lines deleted...]
-        <v>48</v>
+      <c r="M41" s="41"/>
+    </row>
+    <row r="42" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="C42" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="30"/>
+      <c r="E42" s="26">
+        <v>9.6500000000000002E-2</v>
+      </c>
+      <c r="F42" s="24"/>
+      <c r="G42" s="26">
+        <v>8.5930373032380436E-2</v>
+      </c>
+      <c r="H42" s="25">
+        <v>-0.10675787951280673</v>
+      </c>
+      <c r="I42" s="25"/>
+      <c r="J42" s="27">
+        <v>0.890470186864046</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
-[...12 lines deleted...]
-      <c r="J43" s="18"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
+      <c r="P42" s="42"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="46"/>
+      <c r="S42" s="46"/>
+    </row>
+    <row r="43" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="E43" s="36"/>
+      <c r="G43" s="34"/>
+      <c r="H43" s="34"/>
+      <c r="J43" s="34"/>
       <c r="K43" s="10"/>
-      <c r="L43" s="44"/>
-[...159 lines deleted...]
-      <c r="B50" s="95" t="s">
+    </row>
+    <row r="44" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C50" s="95"/>
-[...17 lines deleted...]
-      <c r="B51" s="94" t="s">
+      <c r="C44" s="85"/>
+      <c r="D44" s="85"/>
+      <c r="E44" s="85"/>
+      <c r="F44" s="85"/>
+      <c r="G44" s="85"/>
+      <c r="H44" s="85"/>
+      <c r="I44" s="85"/>
+      <c r="J44" s="85"/>
+      <c r="K44" s="58"/>
+      <c r="L44" s="59"/>
+      <c r="M44" s="60"/>
+      <c r="N44" s="60"/>
+      <c r="Q44" s="61"/>
+      <c r="R44" s="60"/>
+      <c r="S44" s="60"/>
+      <c r="T44" s="60"/>
+    </row>
+    <row r="45" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C51" s="94"/>
-[...17 lines deleted...]
-      <c r="B52" s="94" t="s">
+      <c r="C45" s="99"/>
+      <c r="D45" s="99"/>
+      <c r="E45" s="99"/>
+      <c r="F45" s="99"/>
+      <c r="G45" s="99"/>
+      <c r="H45" s="99"/>
+      <c r="I45" s="99"/>
+      <c r="J45" s="99"/>
+      <c r="K45" s="58"/>
+      <c r="L45" s="59"/>
+      <c r="M45" s="60"/>
+      <c r="N45" s="60"/>
+      <c r="Q45" s="61"/>
+      <c r="R45" s="60"/>
+      <c r="S45" s="60"/>
+      <c r="T45" s="60"/>
+    </row>
+    <row r="46" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C52" s="94"/>
-[...17 lines deleted...]
-      <c r="B53" s="95" t="s">
+      <c r="C46" s="99"/>
+      <c r="D46" s="99"/>
+      <c r="E46" s="99"/>
+      <c r="F46" s="99"/>
+      <c r="G46" s="99"/>
+      <c r="H46" s="99"/>
+      <c r="I46" s="99"/>
+      <c r="J46" s="99"/>
+      <c r="K46" s="58"/>
+      <c r="L46" s="59"/>
+      <c r="M46" s="60"/>
+      <c r="N46" s="60"/>
+      <c r="Q46" s="61"/>
+      <c r="R46" s="60"/>
+      <c r="S46" s="60"/>
+      <c r="T46" s="60"/>
+    </row>
+    <row r="47" spans="2:20" s="55" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C53" s="95"/>
-[...55 lines deleted...]
-      <c r="B56" s="60" t="s">
+      <c r="C47" s="85"/>
+      <c r="D47" s="85"/>
+      <c r="E47" s="85"/>
+      <c r="F47" s="85"/>
+      <c r="G47" s="85"/>
+      <c r="H47" s="85"/>
+      <c r="I47" s="85"/>
+      <c r="J47" s="85"/>
+      <c r="K47" s="58"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="60"/>
+      <c r="N47" s="60"/>
+      <c r="Q47" s="61"/>
+      <c r="R47" s="60"/>
+      <c r="S47" s="60"/>
+      <c r="T47" s="60"/>
+    </row>
+    <row r="48" spans="2:20" s="55" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="99" t="s">
+        <v>84</v>
+      </c>
+      <c r="C48" s="99"/>
+      <c r="D48" s="99"/>
+      <c r="E48" s="99"/>
+      <c r="F48" s="99"/>
+      <c r="G48" s="99"/>
+      <c r="H48" s="99"/>
+      <c r="I48" s="99"/>
+      <c r="J48" s="99"/>
+      <c r="K48" s="58"/>
+      <c r="L48" s="59"/>
+      <c r="M48" s="60"/>
+      <c r="N48" s="60"/>
+      <c r="Q48" s="61"/>
+      <c r="R48" s="60"/>
+      <c r="S48" s="60"/>
+      <c r="T48" s="60"/>
+    </row>
+    <row r="49" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B49" s="85"/>
+      <c r="C49" s="85"/>
+      <c r="D49" s="85"/>
+      <c r="E49" s="85"/>
+      <c r="F49" s="85"/>
+      <c r="G49" s="85"/>
+      <c r="H49" s="85"/>
+      <c r="I49" s="85"/>
+      <c r="J49" s="85"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="Q49" s="61"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
+    </row>
+    <row r="50" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B50" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="57" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B58" s="93" t="s">
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B51" s="54"/>
+      <c r="C51" s="54"/>
+      <c r="E51" s="56"/>
+      <c r="G51" s="56"/>
+      <c r="H51" s="56"/>
+      <c r="J51" s="57"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C58" s="93"/>
-[...74 lines deleted...]
-      <c r="B62" s="74" t="s">
+      <c r="C52" s="98"/>
+      <c r="D52" s="98"/>
+      <c r="E52" s="98"/>
+      <c r="F52" s="98"/>
+      <c r="G52" s="98"/>
+      <c r="H52" s="98"/>
+      <c r="I52" s="98"/>
+      <c r="J52" s="98"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
+    </row>
+    <row r="53" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="98"/>
+      <c r="C53" s="98"/>
+      <c r="D53" s="98"/>
+      <c r="E53" s="98"/>
+      <c r="F53" s="98"/>
+      <c r="G53" s="98"/>
+      <c r="H53" s="98"/>
+      <c r="I53" s="98"/>
+      <c r="J53" s="98"/>
+      <c r="K53" s="58"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="60"/>
+      <c r="N53" s="60"/>
+      <c r="Q53" s="61"/>
+      <c r="R53" s="60"/>
+      <c r="S53" s="60"/>
+      <c r="T53" s="60"/>
+    </row>
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="98"/>
+      <c r="C54" s="98"/>
+      <c r="D54" s="98"/>
+      <c r="E54" s="98"/>
+      <c r="F54" s="98"/>
+      <c r="G54" s="98"/>
+      <c r="H54" s="98"/>
+      <c r="I54" s="98"/>
+      <c r="J54" s="98"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+    </row>
+    <row r="55" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="98"/>
+      <c r="C55" s="98"/>
+      <c r="D55" s="98"/>
+      <c r="E55" s="98"/>
+      <c r="F55" s="98"/>
+      <c r="G55" s="98"/>
+      <c r="H55" s="98"/>
+      <c r="I55" s="98"/>
+      <c r="J55" s="98"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="60"/>
+      <c r="N55" s="60"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="60"/>
+      <c r="S55" s="60"/>
+      <c r="T55" s="60"/>
+    </row>
+    <row r="56" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C62" s="77"/>
-[...17 lines deleted...]
-      <c r="B63" s="93" t="s">
+      <c r="C56" s="70"/>
+      <c r="D56" s="70"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="70"/>
+      <c r="G56" s="70"/>
+      <c r="H56" s="70"/>
+      <c r="I56" s="70"/>
+      <c r="J56" s="70"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="60"/>
+      <c r="Q56" s="61"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+    </row>
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C63" s="93"/>
-[...70 lines deleted...]
-      <c r="B67" s="76" t="s">
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="98"/>
+      <c r="C59" s="98"/>
+      <c r="D59" s="98"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="98"/>
+      <c r="G59" s="98"/>
+      <c r="H59" s="98"/>
+      <c r="I59" s="98"/>
+      <c r="J59" s="98"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B60" s="68"/>
+      <c r="C60" s="71"/>
+      <c r="D60" s="71"/>
+      <c r="E60" s="71"/>
+      <c r="F60" s="71"/>
+      <c r="G60" s="71"/>
+      <c r="H60" s="71"/>
+      <c r="I60" s="71"/>
+      <c r="J60" s="71"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B61" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C67" s="79"/>
-[...63 lines deleted...]
-      <c r="K71" s="70"/>
+      <c r="C61" s="72"/>
+      <c r="D61" s="72"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+      <c r="I61" s="73"/>
+      <c r="J61" s="73"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B62" s="69"/>
+      <c r="C62" s="72"/>
+      <c r="D62" s="72"/>
+      <c r="E62" s="72"/>
+      <c r="F62" s="73"/>
+      <c r="G62" s="73"/>
+      <c r="H62" s="73"/>
+      <c r="I62" s="73"/>
+      <c r="J62" s="73"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B63" s="82">
+        <v>5584576</v>
+      </c>
+      <c r="C63" s="64"/>
+      <c r="D63" s="64"/>
+      <c r="E63" s="64"/>
+      <c r="F63" s="64"/>
+      <c r="G63" s="64"/>
+      <c r="H63" s="64"/>
+      <c r="I63" s="64"/>
+      <c r="J63" s="64"/>
+      <c r="K63" s="62"/>
+    </row>
+    <row r="64" spans="2:20" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="63"/>
+      <c r="C64" s="63"/>
+      <c r="D64" s="63"/>
+      <c r="E64" s="63"/>
+      <c r="F64" s="63"/>
+      <c r="G64" s="63"/>
+      <c r="H64" s="63"/>
+      <c r="I64" s="63"/>
+      <c r="J64" s="63"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="63"/>
+      <c r="C65" s="63"/>
+      <c r="D65" s="63"/>
+      <c r="E65" s="63"/>
+      <c r="F65" s="63"/>
+      <c r="G65" s="63"/>
+      <c r="H65" s="63"/>
+      <c r="I65" s="63"/>
+      <c r="J65" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="B50:J50"/>
+    <mergeCell ref="B44:J44"/>
     <mergeCell ref="G1:J2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G5:H5"/>
-    <mergeCell ref="G40:J40"/>
-[...7 lines deleted...]
-    <mergeCell ref="B58:J61"/>
+    <mergeCell ref="G35:J35"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="B57:J59"/>
+    <mergeCell ref="B45:J45"/>
+    <mergeCell ref="B46:J46"/>
+    <mergeCell ref="B47:J47"/>
+    <mergeCell ref="B48:J48"/>
+    <mergeCell ref="B49:J49"/>
+    <mergeCell ref="B52:J55"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="38" max="10" man="1"/>
+    <brk id="33" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0A58756-D5B3-4510-8536-BD00341273F0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T65"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
+      <c r="B2" s="92">
         <v>46142</v>
       </c>
-      <c r="C2" s="103"/>
-[...6 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
         <v>7.0499999999999993E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
         <v>4.5869117462318365E-2</v>
       </c>
       <c r="H8" s="22">
         <v>-0.72572795581910265</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
         <v>0.65062577960735279</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
         <v>5.124586812267435E-2</v>
       </c>
       <c r="H9" s="22">
         <v>-0.68851450219323829</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
         <v>0.64460211475062079</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
         <v>4.6524343907529631E-2</v>
       </c>
       <c r="H10" s="22">
         <v>-0.44669663705241103</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
         <v>0.7102953268325134</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
         <v>4.8432869285615389E-2</v>
       </c>
       <c r="H11" s="22">
         <v>-0.77626516554172298</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
         <v>0.61307429475462516</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
         <v>4.225305596335055E-2</v>
       </c>
       <c r="H12" s="22">
         <v>-0.77454775934311526</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
         <v>0.62136847004927276</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...9 lines deleted...]
-      <c r="B13" s="88" t="s">
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
         <v>3.1512788573078772E-2</v>
       </c>
       <c r="H13" s="22">
         <v>-1.0120115266125998E-3</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
         <v>0.96962426378703914</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...5 lines deleted...]
-      <c r="B14" s="88" t="s">
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
         <v>3.6218545065983716E-2</v>
       </c>
       <c r="H14" s="22">
         <v>-1.5591796830127323E-3</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
         <v>0.95311960699957154</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
         <v>5.3499999999999999E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
         <v>5.1205394664788982E-2</v>
       </c>
       <c r="H15" s="22">
         <v>7.5857837669447301E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
         <v>0.95711018065026132</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
         <v>2.7403146686064733E-2</v>
       </c>
       <c r="H16" s="22">
         <v>0.10879198734668867</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
         <v>0.94493609262292177</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
         <v>4.9302214903086068E-2</v>
       </c>
       <c r="H17" s="22">
         <v>4.9882525643271138E-4</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
         <v>1.0165405134656922</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>85</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
+      <c r="G18" s="81">
         <v>6.1329336236656852E-2</v>
       </c>
       <c r="H18" s="31">
         <v>-0.63276398309138027</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
         <v>0.89531877717747221</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
         <v>4.0529785998489339E-2</v>
       </c>
       <c r="H20" s="22">
         <v>-0.78306334456632465</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
         <v>0.55142565984339242</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
         <v>4.200055119551286E-2</v>
       </c>
       <c r="H21" s="22">
         <v>-0.78217765463661404</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
         <v>0.55263883151990612</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
         <v>0.03</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
         <v>2.9407832135114803E-2</v>
       </c>
       <c r="H22" s="22">
         <v>1.827174048796143E-2</v>
       </c>
       <c r="I22" s="21"/>
-      <c r="J22" s="91">
+      <c r="J22" s="83">
         <v>0.98026107117049344</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...5 lines deleted...]
-      <c r="B23" s="51" t="s">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C23" s="52"/>
-[...5 lines deleted...]
-      <c r="I23" s="52"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
       <c r="J23" s="40"/>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...7 lines deleted...]
-    <row r="24" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B24" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="21"/>
       <c r="E24" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F24" s="21"/>
       <c r="G24" s="22">
         <v>4.3170055089201985E-2</v>
       </c>
       <c r="H24" s="22">
         <v>-0.738055149686203</v>
       </c>
       <c r="I24" s="21"/>
       <c r="J24" s="23">
         <v>0.59958409846113869</v>
       </c>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...1 lines deleted...]
-      <c r="O24" s="45"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
       <c r="P24" s="42"/>
-      <c r="Q24" s="47"/>
-[...4 lines deleted...]
-    <row r="25" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B25" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="13"/>
       <c r="E25" s="22">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
         <v>4.1399859732233875E-2</v>
       </c>
       <c r="H25" s="22">
         <v>-0.74564405236546583</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
         <v>0.59999796713382425</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
         <v>2.9499999999999998E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
         <v>2.927426886134632E-2</v>
       </c>
       <c r="H26" s="22">
         <v>1.6390600694483944E-2</v>
       </c>
       <c r="I26" s="21"/>
-      <c r="J26" s="91">
+      <c r="J26" s="83">
         <v>0.99234809699479054</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...5 lines deleted...]
-      <c r="B27" s="51" t="s">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="52"/>
-[...5 lines deleted...]
-      <c r="I27" s="52"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
       <c r="J27" s="40"/>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...7 lines deleted...]
-    <row r="28" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B28" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="21"/>
       <c r="E28" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F28" s="21"/>
       <c r="G28" s="22">
         <v>3.5731828792086848E-2</v>
       </c>
       <c r="H28" s="22">
         <v>-0.87563210230760158</v>
       </c>
       <c r="I28" s="21"/>
       <c r="J28" s="23">
         <v>0.54552410369598237</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...4 lines deleted...]
-    <row r="29" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B29" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="13"/>
       <c r="E29" s="22">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="F29" s="21"/>
       <c r="G29" s="22">
         <v>3.4703961032490425E-2</v>
       </c>
       <c r="H29" s="22">
         <v>-0.82011556243022843</v>
       </c>
       <c r="I29" s="21"/>
       <c r="J29" s="23">
         <v>0.54224939113266291</v>
       </c>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...1 lines deleted...]
-      <c r="O29" s="45"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
       <c r="P29" s="42"/>
-      <c r="Q29" s="47"/>
-[...4 lines deleted...]
-    <row r="30" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B30" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="13"/>
       <c r="E30" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
         <v>3.7829257086205909E-2</v>
       </c>
       <c r="H30" s="22">
         <v>-0.83336265400216514</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
         <v>0.56886100881512647</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
         <v>3.8710544013497772E-2</v>
       </c>
       <c r="H31" s="22">
         <v>-0.79791599835112714</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
         <v>0.59554683097688876</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:20" s="46" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="28"/>
       <c r="C32" s="29"/>
       <c r="D32" s="30"/>
       <c r="E32" s="31"/>
       <c r="F32" s="30"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="I32" s="30"/>
       <c r="J32" s="32"/>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...12 lines deleted...]
-      <c r="J33" s="55"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="50"/>
+      <c r="C33" s="50"/>
+      <c r="E33" s="51"/>
+      <c r="G33" s="51"/>
+      <c r="H33" s="51"/>
+      <c r="J33" s="52"/>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...16 lines deleted...]
-      <c r="K34" s="58"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D34" s="10"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="34"/>
+      <c r="I34" s="10"/>
+      <c r="K34" s="34"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
+      <c r="M34" s="41"/>
     </row>
     <row r="35" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B35" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C35" s="56"/>
-[...6 lines deleted...]
-      <c r="J35" s="106"/>
+      <c r="G35" s="96"/>
+      <c r="H35" s="96"/>
+      <c r="I35" s="96"/>
+      <c r="J35" s="96"/>
       <c r="K35" s="10"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
+      <c r="M35" s="41"/>
     </row>
     <row r="36" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="56"/>
-[...7 lines deleted...]
-      <c r="J36" s="58"/>
+      <c r="E36" s="53"/>
+      <c r="G36" s="97"/>
+      <c r="H36" s="97"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="34"/>
       <c r="K36" s="10"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
+      <c r="M36" s="41"/>
     </row>
     <row r="37" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="2"/>
       <c r="C37" s="3"/>
       <c r="D37" s="4"/>
       <c r="E37" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I37" s="8"/>
       <c r="J37" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K37" s="10"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
+      <c r="M37" s="41"/>
     </row>
     <row r="38" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="15"/>
       <c r="D38" s="16"/>
       <c r="E38" s="17"/>
       <c r="F38" s="16"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="18"/>
       <c r="K38" s="10"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
+      <c r="M38" s="41"/>
     </row>
     <row r="39" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B39" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D39" s="13"/>
       <c r="E39" s="22">
         <v>6.25E-2</v>
       </c>
       <c r="F39" s="21"/>
       <c r="G39" s="22">
         <v>4.6378417694764529E-2</v>
       </c>
       <c r="H39" s="22">
         <v>-0.18003279261585003</v>
       </c>
       <c r="I39" s="22"/>
       <c r="J39" s="23">
         <v>0.74205468311623246</v>
       </c>
       <c r="K39" s="10"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
-[...1 lines deleted...]
-      <c r="O39" s="45"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="41"/>
+      <c r="O39" s="41"/>
       <c r="P39" s="42"/>
-      <c r="Q39" s="47"/>
-[...1 lines deleted...]
-      <c r="S39" s="48"/>
+      <c r="Q39" s="45"/>
+      <c r="R39" s="46"/>
+      <c r="S39" s="46"/>
     </row>
     <row r="40" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B40" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C40" s="29" t="s">
         <v>59</v>
       </c>
       <c r="D40" s="30"/>
-      <c r="E40" s="89">
+      <c r="E40" s="81">
         <v>0.1565</v>
       </c>
       <c r="F40" s="30"/>
-      <c r="G40" s="89">
+      <c r="G40" s="81">
         <v>0.10865982414465576</v>
       </c>
       <c r="H40" s="31">
         <v>-0.53892000650881822</v>
       </c>
       <c r="I40" s="31"/>
       <c r="J40" s="32">
         <v>0.6943119753652125</v>
       </c>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
-[...1 lines deleted...]
-      <c r="O40" s="45"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="41"/>
+      <c r="O40" s="41"/>
       <c r="P40" s="42"/>
-      <c r="Q40" s="47"/>
-[...1 lines deleted...]
-      <c r="S40" s="48"/>
+      <c r="Q40" s="45"/>
+      <c r="R40" s="46"/>
+      <c r="S40" s="46"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B41" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="17"/>
       <c r="F41" s="16"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="18"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B42" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C42" s="29" t="s">
         <v>52</v>
       </c>
       <c r="D42" s="30"/>
       <c r="E42" s="26">
         <v>9.6500000000000002E-2</v>
       </c>
       <c r="F42" s="24"/>
       <c r="G42" s="26">
         <v>8.6427188133695043E-2</v>
       </c>
       <c r="H42" s="25">
         <v>-0.26609700775056022</v>
       </c>
       <c r="I42" s="25"/>
       <c r="J42" s="27">
         <v>0.89561852988285018</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
-[...1 lines deleted...]
-      <c r="O42" s="45"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
       <c r="P42" s="42"/>
-      <c r="Q42" s="47"/>
-[...1 lines deleted...]
-      <c r="S42" s="48"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="46"/>
+      <c r="S42" s="46"/>
     </row>
     <row r="43" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B43" s="56"/>
-[...7 lines deleted...]
-      <c r="J43" s="57"/>
+      <c r="E43" s="36"/>
+      <c r="G43" s="34"/>
+      <c r="H43" s="34"/>
+      <c r="J43" s="34"/>
       <c r="K43" s="10"/>
     </row>
-    <row r="44" spans="2:20" s="61" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="95" t="s">
+    <row r="44" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C44" s="95"/>
-[...17 lines deleted...]
-      <c r="B45" s="94" t="s">
+      <c r="C44" s="85"/>
+      <c r="D44" s="85"/>
+      <c r="E44" s="85"/>
+      <c r="F44" s="85"/>
+      <c r="G44" s="85"/>
+      <c r="H44" s="85"/>
+      <c r="I44" s="85"/>
+      <c r="J44" s="85"/>
+      <c r="K44" s="58"/>
+      <c r="L44" s="59"/>
+      <c r="M44" s="60"/>
+      <c r="N44" s="60"/>
+      <c r="Q44" s="61"/>
+      <c r="R44" s="60"/>
+      <c r="S44" s="60"/>
+      <c r="T44" s="60"/>
+    </row>
+    <row r="45" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C45" s="94"/>
-[...17 lines deleted...]
-      <c r="B46" s="94" t="s">
+      <c r="C45" s="99"/>
+      <c r="D45" s="99"/>
+      <c r="E45" s="99"/>
+      <c r="F45" s="99"/>
+      <c r="G45" s="99"/>
+      <c r="H45" s="99"/>
+      <c r="I45" s="99"/>
+      <c r="J45" s="99"/>
+      <c r="K45" s="58"/>
+      <c r="L45" s="59"/>
+      <c r="M45" s="60"/>
+      <c r="N45" s="60"/>
+      <c r="Q45" s="61"/>
+      <c r="R45" s="60"/>
+      <c r="S45" s="60"/>
+      <c r="T45" s="60"/>
+    </row>
+    <row r="46" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C46" s="94"/>
-[...17 lines deleted...]
-      <c r="B47" s="95" t="s">
+      <c r="C46" s="99"/>
+      <c r="D46" s="99"/>
+      <c r="E46" s="99"/>
+      <c r="F46" s="99"/>
+      <c r="G46" s="99"/>
+      <c r="H46" s="99"/>
+      <c r="I46" s="99"/>
+      <c r="J46" s="99"/>
+      <c r="K46" s="58"/>
+      <c r="L46" s="59"/>
+      <c r="M46" s="60"/>
+      <c r="N46" s="60"/>
+      <c r="Q46" s="61"/>
+      <c r="R46" s="60"/>
+      <c r="S46" s="60"/>
+      <c r="T46" s="60"/>
+    </row>
+    <row r="47" spans="2:20" s="55" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C47" s="95"/>
-[...17 lines deleted...]
-      <c r="B48" s="94" t="s">
+      <c r="C47" s="85"/>
+      <c r="D47" s="85"/>
+      <c r="E47" s="85"/>
+      <c r="F47" s="85"/>
+      <c r="G47" s="85"/>
+      <c r="H47" s="85"/>
+      <c r="I47" s="85"/>
+      <c r="J47" s="85"/>
+      <c r="K47" s="58"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="60"/>
+      <c r="N47" s="60"/>
+      <c r="Q47" s="61"/>
+      <c r="R47" s="60"/>
+      <c r="S47" s="60"/>
+      <c r="T47" s="60"/>
+    </row>
+    <row r="48" spans="2:20" s="55" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="99" t="s">
         <v>84</v>
       </c>
-      <c r="C48" s="94"/>
-[...33 lines deleted...]
-      <c r="T49" s="66"/>
+      <c r="C48" s="99"/>
+      <c r="D48" s="99"/>
+      <c r="E48" s="99"/>
+      <c r="F48" s="99"/>
+      <c r="G48" s="99"/>
+      <c r="H48" s="99"/>
+      <c r="I48" s="99"/>
+      <c r="J48" s="99"/>
+      <c r="K48" s="58"/>
+      <c r="L48" s="59"/>
+      <c r="M48" s="60"/>
+      <c r="N48" s="60"/>
+      <c r="Q48" s="61"/>
+      <c r="R48" s="60"/>
+      <c r="S48" s="60"/>
+      <c r="T48" s="60"/>
+    </row>
+    <row r="49" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B49" s="85"/>
+      <c r="C49" s="85"/>
+      <c r="D49" s="85"/>
+      <c r="E49" s="85"/>
+      <c r="F49" s="85"/>
+      <c r="G49" s="85"/>
+      <c r="H49" s="85"/>
+      <c r="I49" s="85"/>
+      <c r="J49" s="85"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="Q49" s="61"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
     </row>
     <row r="50" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B50" s="60" t="s">
+      <c r="B50" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="51" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B52" s="93" t="s">
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B51" s="54"/>
+      <c r="C51" s="54"/>
+      <c r="E51" s="56"/>
+      <c r="G51" s="56"/>
+      <c r="H51" s="56"/>
+      <c r="J51" s="57"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C52" s="93"/>
-[...74 lines deleted...]
-      <c r="B56" s="74" t="s">
+      <c r="C52" s="98"/>
+      <c r="D52" s="98"/>
+      <c r="E52" s="98"/>
+      <c r="F52" s="98"/>
+      <c r="G52" s="98"/>
+      <c r="H52" s="98"/>
+      <c r="I52" s="98"/>
+      <c r="J52" s="98"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
+    </row>
+    <row r="53" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="98"/>
+      <c r="C53" s="98"/>
+      <c r="D53" s="98"/>
+      <c r="E53" s="98"/>
+      <c r="F53" s="98"/>
+      <c r="G53" s="98"/>
+      <c r="H53" s="98"/>
+      <c r="I53" s="98"/>
+      <c r="J53" s="98"/>
+      <c r="K53" s="58"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="60"/>
+      <c r="N53" s="60"/>
+      <c r="Q53" s="61"/>
+      <c r="R53" s="60"/>
+      <c r="S53" s="60"/>
+      <c r="T53" s="60"/>
+    </row>
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="98"/>
+      <c r="C54" s="98"/>
+      <c r="D54" s="98"/>
+      <c r="E54" s="98"/>
+      <c r="F54" s="98"/>
+      <c r="G54" s="98"/>
+      <c r="H54" s="98"/>
+      <c r="I54" s="98"/>
+      <c r="J54" s="98"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+    </row>
+    <row r="55" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="98"/>
+      <c r="C55" s="98"/>
+      <c r="D55" s="98"/>
+      <c r="E55" s="98"/>
+      <c r="F55" s="98"/>
+      <c r="G55" s="98"/>
+      <c r="H55" s="98"/>
+      <c r="I55" s="98"/>
+      <c r="J55" s="98"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="60"/>
+      <c r="N55" s="60"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="60"/>
+      <c r="S55" s="60"/>
+      <c r="T55" s="60"/>
+    </row>
+    <row r="56" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C56" s="77"/>
-[...17 lines deleted...]
-      <c r="B57" s="93" t="s">
+      <c r="C56" s="70"/>
+      <c r="D56" s="70"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="70"/>
+      <c r="G56" s="70"/>
+      <c r="H56" s="70"/>
+      <c r="I56" s="70"/>
+      <c r="J56" s="70"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="60"/>
+      <c r="Q56" s="61"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+    </row>
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C57" s="93"/>
-[...70 lines deleted...]
-      <c r="B61" s="76" t="s">
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="98"/>
+      <c r="C59" s="98"/>
+      <c r="D59" s="98"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="98"/>
+      <c r="G59" s="98"/>
+      <c r="H59" s="98"/>
+      <c r="I59" s="98"/>
+      <c r="J59" s="98"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B60" s="68"/>
+      <c r="C60" s="71"/>
+      <c r="D60" s="71"/>
+      <c r="E60" s="71"/>
+      <c r="F60" s="71"/>
+      <c r="G60" s="71"/>
+      <c r="H60" s="71"/>
+      <c r="I60" s="71"/>
+      <c r="J60" s="71"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B61" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C61" s="79"/>
-[...28 lines deleted...]
-      <c r="B63" s="90" t="s">
+      <c r="C61" s="72"/>
+      <c r="D61" s="72"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+      <c r="I61" s="73"/>
+      <c r="J61" s="73"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B62" s="69"/>
+      <c r="C62" s="72"/>
+      <c r="D62" s="72"/>
+      <c r="E62" s="72"/>
+      <c r="F62" s="73"/>
+      <c r="G62" s="73"/>
+      <c r="H62" s="73"/>
+      <c r="I62" s="73"/>
+      <c r="J62" s="73"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B63" s="82" t="s">
         <v>87</v>
       </c>
-      <c r="C63" s="71"/>
-[...31 lines deleted...]
-      <c r="K65" s="70"/>
+      <c r="C63" s="64"/>
+      <c r="D63" s="64"/>
+      <c r="E63" s="64"/>
+      <c r="F63" s="64"/>
+      <c r="G63" s="64"/>
+      <c r="H63" s="64"/>
+      <c r="I63" s="64"/>
+      <c r="J63" s="64"/>
+      <c r="K63" s="62"/>
+    </row>
+    <row r="64" spans="2:20" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="63"/>
+      <c r="C64" s="63"/>
+      <c r="D64" s="63"/>
+      <c r="E64" s="63"/>
+      <c r="F64" s="63"/>
+      <c r="G64" s="63"/>
+      <c r="H64" s="63"/>
+      <c r="I64" s="63"/>
+      <c r="J64" s="63"/>
+    </row>
+    <row r="65" spans="2:10" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="63"/>
+      <c r="C65" s="63"/>
+      <c r="D65" s="63"/>
+      <c r="E65" s="63"/>
+      <c r="F65" s="63"/>
+      <c r="G65" s="63"/>
+      <c r="H65" s="63"/>
+      <c r="I65" s="63"/>
+      <c r="J65" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B44:J44"/>
     <mergeCell ref="G1:J2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G35:J35"/>
     <mergeCell ref="G36:H36"/>
     <mergeCell ref="B57:J59"/>
     <mergeCell ref="B45:J45"/>
     <mergeCell ref="B46:J46"/>
     <mergeCell ref="B47:J47"/>
     <mergeCell ref="B48:J48"/>
     <mergeCell ref="B49:J49"/>
     <mergeCell ref="B52:J55"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="33" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD6A5608-2435-431E-9C3D-B65560B28F8B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T68"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B66" sqref="B66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
+      <c r="B2" s="92">
         <v>46112</v>
       </c>
-      <c r="C2" s="103"/>
-[...6 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
         <v>7.0499999999999993E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
         <v>4.8832360675511499E-2</v>
       </c>
       <c r="H8" s="22">
         <v>-0.7018980929703339</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
         <v>0.6926575982342057</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
         <v>5.5399048727579968E-2</v>
       </c>
       <c r="H9" s="22">
         <v>-0.66393444690223247</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
         <v>0.69684338022113168</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
         <v>5.1358252832804312E-2</v>
       </c>
       <c r="H10" s="22">
         <v>-0.38884058247336495</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
         <v>0.784095463096249</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
         <v>5.2507668097576864E-2</v>
       </c>
       <c r="H11" s="22">
         <v>-0.74870310908400262</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
         <v>0.66465402655160588</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
         <v>4.56602256993369E-2</v>
       </c>
       <c r="H12" s="22">
         <v>-0.75096443510586353</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
         <v>0.67147390734318968</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...9 lines deleted...]
-      <c r="B13" s="88" t="s">
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
         <v>3.1923228240905953E-2</v>
       </c>
       <c r="H13" s="22">
         <v>-2.6190990774650231E-5</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
         <v>0.98225317664326006</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...5 lines deleted...]
-      <c r="B14" s="88" t="s">
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
         <v>3.5923452923816608E-2</v>
       </c>
       <c r="H14" s="22">
         <v>2.5044025453069019E-4</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
         <v>0.94535402431096338</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
         <v>5.3499999999999999E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
         <v>5.0903266837718869E-2</v>
       </c>
       <c r="H15" s="22">
         <v>7.8706383161078239E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
         <v>0.95146293154614714</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
         <v>2.7469571803441534E-2</v>
       </c>
       <c r="H16" s="22">
         <v>0.10742309350365674</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
         <v>0.94722661391177698</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
         <v>4.9881602220844062E-2</v>
       </c>
       <c r="H17" s="22">
         <v>-5.1995200288570389E-4</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
         <v>1.0284866437287434</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>85</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
+      <c r="G18" s="81">
         <v>6.886914753167489E-2</v>
       </c>
       <c r="H18" s="31">
         <v>-0.47060452810141196</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
         <v>1.0053890150609472</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
         <v>4.3823244834189694E-2</v>
       </c>
       <c r="H20" s="22">
         <v>-0.76099966553018294</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
         <v>0.59623462359441759</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
         <v>4.6187386394801098E-2</v>
       </c>
       <c r="H21" s="22">
         <v>-0.75629830421315736</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
         <v>0.607728768352646</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
         <v>0.03</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
         <v>2.9455340183446071E-2</v>
       </c>
       <c r="H22" s="22">
         <v>1.8532738569334489E-2</v>
       </c>
       <c r="I22" s="21"/>
-      <c r="J22" s="91">
+      <c r="J22" s="83">
         <v>0.98184467278153575</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...5 lines deleted...]
-      <c r="B23" s="51" t="s">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C23" s="52"/>
-[...5 lines deleted...]
-      <c r="I23" s="52"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
       <c r="J23" s="40"/>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...7 lines deleted...]
-    <row r="24" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B24" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="21"/>
       <c r="E24" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F24" s="21"/>
       <c r="G24" s="22">
         <v>4.6280156196492249E-2</v>
       </c>
       <c r="H24" s="22">
         <v>-0.71493623516784488</v>
       </c>
       <c r="I24" s="21"/>
       <c r="J24" s="23">
         <v>0.64277994717350351</v>
       </c>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...1 lines deleted...]
-      <c r="O24" s="45"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
       <c r="P24" s="42"/>
-      <c r="Q24" s="47"/>
-[...4 lines deleted...]
-    <row r="25" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B25" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="13"/>
       <c r="E25" s="22">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
         <v>4.4870209024422042E-2</v>
       </c>
       <c r="H25" s="22">
         <v>-0.71806087257872908</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
         <v>0.65029288441191357</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
         <v>2.9499999999999998E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
         <v>2.9145010859929345E-2</v>
       </c>
       <c r="H26" s="22">
         <v>1.6616332891184773E-2</v>
       </c>
       <c r="I26" s="21"/>
-      <c r="J26" s="91">
+      <c r="J26" s="83">
         <v>0.98796646982811342</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...5 lines deleted...]
-      <c r="B27" s="51" t="s">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="52"/>
-[...5 lines deleted...]
-      <c r="I27" s="52"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
       <c r="J27" s="40"/>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...7 lines deleted...]
-    <row r="28" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B28" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="21"/>
       <c r="E28" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F28" s="21"/>
       <c r="G28" s="22">
         <v>3.7577997449989117E-2</v>
       </c>
       <c r="H28" s="22">
         <v>-0.85106898532297459</v>
       </c>
       <c r="I28" s="21"/>
       <c r="J28" s="23">
         <v>0.57370988473265827</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...4 lines deleted...]
-    <row r="29" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B29" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="13"/>
       <c r="E29" s="22">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="F29" s="21"/>
       <c r="G29" s="22">
         <v>3.7687514826774481E-2</v>
       </c>
       <c r="H29" s="22">
         <v>-0.79562948034919101</v>
       </c>
       <c r="I29" s="21"/>
       <c r="J29" s="23">
         <v>0.58886741916835128</v>
       </c>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...1 lines deleted...]
-      <c r="O29" s="45"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
       <c r="P29" s="42"/>
-      <c r="Q29" s="47"/>
-[...4 lines deleted...]
-    <row r="30" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B30" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="13"/>
       <c r="E30" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
         <v>4.0297795322514013E-2</v>
       </c>
       <c r="H30" s="22">
         <v>-0.81421834288872041</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
         <v>0.60598188454908286</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
         <v>3.1140496333059112E-2</v>
       </c>
       <c r="H31" s="22">
         <v>-0.95265732342085541</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
         <v>0.510499939886215</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="22">
         <v>7.85E-2</v>
       </c>
       <c r="F32" s="21"/>
       <c r="G32" s="22">
         <v>3.813182844402694E-2</v>
       </c>
       <c r="H32" s="22">
         <v>-1.0807471416914309</v>
       </c>
       <c r="I32" s="21"/>
       <c r="J32" s="23">
         <v>0.4857557763570311</v>
       </c>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...1 lines deleted...]
-      <c r="O32" s="45"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
       <c r="P32" s="42"/>
-      <c r="Q32" s="47"/>
-[...4 lines deleted...]
-    <row r="33" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B33" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="22">
         <v>7.8E-2</v>
       </c>
       <c r="F33" s="21"/>
       <c r="G33" s="22">
         <v>4.1250153111474466E-2</v>
       </c>
       <c r="H33" s="22">
         <v>-0.73760047094850989</v>
       </c>
       <c r="I33" s="21"/>
       <c r="J33" s="23">
         <v>0.52884811681377519</v>
       </c>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...1 lines deleted...]
-      <c r="O33" s="45"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
       <c r="P33" s="42"/>
-      <c r="Q33" s="47"/>
-[...4 lines deleted...]
-    <row r="34" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B34" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="22">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="F34" s="21"/>
       <c r="G34" s="22">
         <v>4.0543802173242882E-2</v>
       </c>
       <c r="H34" s="22">
         <v>-0.7752669356927665</v>
       </c>
       <c r="I34" s="21"/>
       <c r="J34" s="23">
         <v>0.62375080266527505</v>
       </c>
       <c r="K34" s="43"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
-[...1 lines deleted...]
-      <c r="O34" s="45"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
       <c r="P34" s="42"/>
-      <c r="Q34" s="47"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:20" s="46" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q34" s="45"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+    </row>
+    <row r="35" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="28"/>
       <c r="C35" s="29"/>
       <c r="D35" s="30"/>
       <c r="E35" s="31"/>
       <c r="F35" s="30"/>
       <c r="G35" s="31"/>
       <c r="H35" s="31"/>
       <c r="I35" s="30"/>
       <c r="J35" s="32"/>
       <c r="K35" s="43"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
-[...12 lines deleted...]
-      <c r="J36" s="55"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="41"/>
+      <c r="Q35" s="45"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+    </row>
+    <row r="36" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="50"/>
+      <c r="C36" s="50"/>
+      <c r="E36" s="51"/>
+      <c r="G36" s="51"/>
+      <c r="H36" s="51"/>
+      <c r="J36" s="52"/>
       <c r="K36" s="43"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
-[...16 lines deleted...]
-      <c r="K37" s="58"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="Q36" s="45"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+    </row>
+    <row r="37" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D37" s="10"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="34"/>
+      <c r="I37" s="10"/>
+      <c r="K37" s="34"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
+      <c r="M37" s="41"/>
     </row>
     <row r="38" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C38" s="56"/>
-[...6 lines deleted...]
-      <c r="J38" s="106"/>
+      <c r="G38" s="96"/>
+      <c r="H38" s="96"/>
+      <c r="I38" s="96"/>
+      <c r="J38" s="96"/>
       <c r="K38" s="10"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
+      <c r="M38" s="41"/>
     </row>
     <row r="39" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="56"/>
-[...7 lines deleted...]
-      <c r="J39" s="58"/>
+      <c r="E39" s="53"/>
+      <c r="G39" s="97"/>
+      <c r="H39" s="97"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="34"/>
       <c r="K39" s="10"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
+      <c r="M39" s="41"/>
     </row>
     <row r="40" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B40" s="2"/>
       <c r="C40" s="3"/>
       <c r="D40" s="4"/>
       <c r="E40" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
+      <c r="M40" s="41"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B41" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="17"/>
       <c r="F41" s="16"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="18"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B42" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="13"/>
       <c r="E42" s="22">
         <v>6.25E-2</v>
       </c>
       <c r="F42" s="21"/>
       <c r="G42" s="22">
         <v>4.5830364574048786E-2</v>
       </c>
       <c r="H42" s="22">
         <v>-0.16381234072274667</v>
       </c>
       <c r="I42" s="22"/>
       <c r="J42" s="23">
         <v>0.73328583318478058</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
-[...1 lines deleted...]
-      <c r="O42" s="45"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
       <c r="P42" s="42"/>
-      <c r="Q42" s="47"/>
-[...1 lines deleted...]
-      <c r="S42" s="48"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="46"/>
+      <c r="S42" s="46"/>
     </row>
     <row r="43" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="29" t="s">
         <v>59</v>
       </c>
       <c r="D43" s="30"/>
-      <c r="E43" s="89">
+      <c r="E43" s="81">
         <v>0.1565</v>
       </c>
       <c r="F43" s="30"/>
-      <c r="G43" s="89">
+      <c r="G43" s="81">
         <v>0.10731725631518758</v>
       </c>
       <c r="H43" s="31">
         <v>-0.48924649483712251</v>
       </c>
       <c r="I43" s="31"/>
       <c r="J43" s="32">
         <v>0.68573326718969707</v>
       </c>
       <c r="K43" s="10"/>
       <c r="L43" s="44"/>
-      <c r="M43" s="45"/>
-[...1 lines deleted...]
-      <c r="O43" s="45"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41"/>
+      <c r="O43" s="41"/>
       <c r="P43" s="42"/>
-      <c r="Q43" s="47"/>
-[...1 lines deleted...]
-      <c r="S43" s="48"/>
+      <c r="Q43" s="45"/>
+      <c r="R43" s="46"/>
+      <c r="S43" s="46"/>
     </row>
     <row r="44" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="15"/>
       <c r="D44" s="16"/>
       <c r="E44" s="17"/>
       <c r="F44" s="16"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17"/>
       <c r="J44" s="18"/>
       <c r="K44" s="10"/>
       <c r="L44" s="44"/>
-      <c r="M44" s="45"/>
+      <c r="M44" s="41"/>
     </row>
     <row r="45" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B45" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="29" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="30"/>
       <c r="E45" s="26">
         <v>9.6500000000000002E-2</v>
       </c>
       <c r="F45" s="24"/>
       <c r="G45" s="26">
         <v>8.63309226504856E-2</v>
       </c>
       <c r="H45" s="25">
         <v>-0.25602419598241904</v>
       </c>
       <c r="I45" s="25"/>
       <c r="J45" s="27">
         <v>0.8946209601086591</v>
       </c>
       <c r="K45" s="10"/>
       <c r="L45" s="44"/>
-      <c r="M45" s="45"/>
-[...1 lines deleted...]
-      <c r="O45" s="45"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
       <c r="P45" s="42"/>
-      <c r="Q45" s="47"/>
-[...1 lines deleted...]
-      <c r="S45" s="48"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
     </row>
     <row r="46" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B46" s="56"/>
-[...7 lines deleted...]
-      <c r="J46" s="57"/>
+      <c r="E46" s="36"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="J46" s="34"/>
       <c r="K46" s="10"/>
     </row>
-    <row r="47" spans="2:20" s="61" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="95" t="s">
+    <row r="47" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C47" s="95"/>
-[...17 lines deleted...]
-      <c r="B48" s="94" t="s">
+      <c r="C47" s="85"/>
+      <c r="D47" s="85"/>
+      <c r="E47" s="85"/>
+      <c r="F47" s="85"/>
+      <c r="G47" s="85"/>
+      <c r="H47" s="85"/>
+      <c r="I47" s="85"/>
+      <c r="J47" s="85"/>
+      <c r="K47" s="58"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="60"/>
+      <c r="N47" s="60"/>
+      <c r="Q47" s="61"/>
+      <c r="R47" s="60"/>
+      <c r="S47" s="60"/>
+      <c r="T47" s="60"/>
+    </row>
+    <row r="48" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C48" s="94"/>
-[...17 lines deleted...]
-      <c r="B49" s="94" t="s">
+      <c r="C48" s="99"/>
+      <c r="D48" s="99"/>
+      <c r="E48" s="99"/>
+      <c r="F48" s="99"/>
+      <c r="G48" s="99"/>
+      <c r="H48" s="99"/>
+      <c r="I48" s="99"/>
+      <c r="J48" s="99"/>
+      <c r="K48" s="58"/>
+      <c r="L48" s="59"/>
+      <c r="M48" s="60"/>
+      <c r="N48" s="60"/>
+      <c r="Q48" s="61"/>
+      <c r="R48" s="60"/>
+      <c r="S48" s="60"/>
+      <c r="T48" s="60"/>
+    </row>
+    <row r="49" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C49" s="94"/>
-[...17 lines deleted...]
-      <c r="B50" s="95" t="s">
+      <c r="C49" s="99"/>
+      <c r="D49" s="99"/>
+      <c r="E49" s="99"/>
+      <c r="F49" s="99"/>
+      <c r="G49" s="99"/>
+      <c r="H49" s="99"/>
+      <c r="I49" s="99"/>
+      <c r="J49" s="99"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="Q49" s="61"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
+    </row>
+    <row r="50" spans="2:20" s="55" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C50" s="95"/>
-[...17 lines deleted...]
-      <c r="B51" s="94" t="s">
+      <c r="C50" s="85"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="85"/>
+      <c r="F50" s="85"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="85"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="85"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="Q50" s="61"/>
+      <c r="R50" s="60"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="60"/>
+    </row>
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="99" t="s">
         <v>84</v>
       </c>
-      <c r="C51" s="94"/>
-[...33 lines deleted...]
-      <c r="T52" s="66"/>
+      <c r="C51" s="99"/>
+      <c r="D51" s="99"/>
+      <c r="E51" s="99"/>
+      <c r="F51" s="99"/>
+      <c r="G51" s="99"/>
+      <c r="H51" s="99"/>
+      <c r="I51" s="99"/>
+      <c r="J51" s="99"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B52" s="85"/>
+      <c r="C52" s="85"/>
+      <c r="D52" s="85"/>
+      <c r="E52" s="85"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
     </row>
     <row r="53" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B53" s="60" t="s">
+      <c r="B53" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="54" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B55" s="93" t="s">
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B54" s="54"/>
+      <c r="C54" s="54"/>
+      <c r="E54" s="56"/>
+      <c r="G54" s="56"/>
+      <c r="H54" s="56"/>
+      <c r="J54" s="57"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+    </row>
+    <row r="55" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C55" s="93"/>
-[...74 lines deleted...]
-      <c r="B59" s="74" t="s">
+      <c r="C55" s="98"/>
+      <c r="D55" s="98"/>
+      <c r="E55" s="98"/>
+      <c r="F55" s="98"/>
+      <c r="G55" s="98"/>
+      <c r="H55" s="98"/>
+      <c r="I55" s="98"/>
+      <c r="J55" s="98"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="60"/>
+      <c r="N55" s="60"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="60"/>
+      <c r="S55" s="60"/>
+      <c r="T55" s="60"/>
+    </row>
+    <row r="56" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="98"/>
+      <c r="C56" s="98"/>
+      <c r="D56" s="98"/>
+      <c r="E56" s="98"/>
+      <c r="F56" s="98"/>
+      <c r="G56" s="98"/>
+      <c r="H56" s="98"/>
+      <c r="I56" s="98"/>
+      <c r="J56" s="98"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="60"/>
+      <c r="Q56" s="61"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+    </row>
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="98"/>
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C59" s="77"/>
-[...17 lines deleted...]
-      <c r="B60" s="93" t="s">
+      <c r="C59" s="70"/>
+      <c r="D59" s="70"/>
+      <c r="E59" s="70"/>
+      <c r="F59" s="70"/>
+      <c r="G59" s="70"/>
+      <c r="H59" s="70"/>
+      <c r="I59" s="70"/>
+      <c r="J59" s="70"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C60" s="93"/>
-[...70 lines deleted...]
-      <c r="B64" s="76" t="s">
+      <c r="C60" s="98"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="98"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+      <c r="Q60" s="61"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="98"/>
+      <c r="C61" s="98"/>
+      <c r="D61" s="98"/>
+      <c r="E61" s="98"/>
+      <c r="F61" s="98"/>
+      <c r="G61" s="98"/>
+      <c r="H61" s="98"/>
+      <c r="I61" s="98"/>
+      <c r="J61" s="98"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="60"/>
+      <c r="S61" s="60"/>
+      <c r="T61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="98"/>
+      <c r="C62" s="98"/>
+      <c r="D62" s="98"/>
+      <c r="E62" s="98"/>
+      <c r="F62" s="98"/>
+      <c r="G62" s="98"/>
+      <c r="H62" s="98"/>
+      <c r="I62" s="98"/>
+      <c r="J62" s="98"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+      <c r="Q62" s="61"/>
+      <c r="R62" s="60"/>
+      <c r="S62" s="60"/>
+      <c r="T62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B63" s="68"/>
+      <c r="C63" s="71"/>
+      <c r="D63" s="71"/>
+      <c r="E63" s="71"/>
+      <c r="F63" s="71"/>
+      <c r="G63" s="71"/>
+      <c r="H63" s="71"/>
+      <c r="I63" s="71"/>
+      <c r="J63" s="71"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="59"/>
+      <c r="M63" s="60"/>
+      <c r="N63" s="60"/>
+    </row>
+    <row r="64" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B64" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C64" s="79"/>
-[...28 lines deleted...]
-      <c r="B66" s="90">
+      <c r="C64" s="72"/>
+      <c r="D64" s="72"/>
+      <c r="E64" s="72"/>
+      <c r="F64" s="73"/>
+      <c r="G64" s="73"/>
+      <c r="H64" s="73"/>
+      <c r="I64" s="73"/>
+      <c r="J64" s="73"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="60"/>
+      <c r="N64" s="60"/>
+    </row>
+    <row r="65" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B65" s="69"/>
+      <c r="C65" s="72"/>
+      <c r="D65" s="72"/>
+      <c r="E65" s="72"/>
+      <c r="F65" s="73"/>
+      <c r="G65" s="73"/>
+      <c r="H65" s="73"/>
+      <c r="I65" s="73"/>
+      <c r="J65" s="73"/>
+      <c r="K65" s="58"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="60"/>
+      <c r="N65" s="60"/>
+    </row>
+    <row r="66" spans="2:14" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B66" s="82">
         <v>5397748</v>
       </c>
-      <c r="C66" s="71"/>
-[...31 lines deleted...]
-      <c r="K68" s="70"/>
+      <c r="C66" s="64"/>
+      <c r="D66" s="64"/>
+      <c r="E66" s="64"/>
+      <c r="F66" s="64"/>
+      <c r="G66" s="64"/>
+      <c r="H66" s="64"/>
+      <c r="I66" s="64"/>
+      <c r="J66" s="64"/>
+      <c r="K66" s="62"/>
+    </row>
+    <row r="67" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="63"/>
+      <c r="C67" s="63"/>
+      <c r="D67" s="63"/>
+      <c r="E67" s="63"/>
+      <c r="F67" s="63"/>
+      <c r="G67" s="63"/>
+      <c r="H67" s="63"/>
+      <c r="I67" s="63"/>
+      <c r="J67" s="63"/>
+    </row>
+    <row r="68" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="63"/>
+      <c r="C68" s="63"/>
+      <c r="D68" s="63"/>
+      <c r="E68" s="63"/>
+      <c r="F68" s="63"/>
+      <c r="G68" s="63"/>
+      <c r="H68" s="63"/>
+      <c r="I68" s="63"/>
+      <c r="J68" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B60:J62"/>
     <mergeCell ref="B48:J48"/>
     <mergeCell ref="B49:J49"/>
     <mergeCell ref="B50:J50"/>
     <mergeCell ref="B51:J51"/>
     <mergeCell ref="B52:J52"/>
     <mergeCell ref="B55:J58"/>
     <mergeCell ref="B47:J47"/>
     <mergeCell ref="G1:J2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G38:J38"/>
     <mergeCell ref="G39:H39"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="36" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55D01959-6617-46F8-98B8-37D946429DD2}">
   <sheetPr codeName="Sheet13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T68"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
+      <c r="B2" s="92">
         <v>46081</v>
       </c>
-      <c r="C2" s="103"/>
-[...6 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
         <v>7.0499999999999993E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
         <v>4.7233234583552941E-2</v>
       </c>
       <c r="H8" s="22">
         <v>-0.68093216236902043</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
         <v>0.66997495863195666</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
         <v>5.3599967035477029E-2</v>
       </c>
       <c r="H9" s="22">
         <v>-0.64252208462254534</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
         <v>0.67421342182989974</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
         <v>4.9774182863269532E-2</v>
       </c>
       <c r="H10" s="22">
         <v>-0.31214743543704976</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
         <v>0.75991118875220653</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
         <v>4.9852539781312467E-2</v>
       </c>
       <c r="H11" s="22">
         <v>-0.72434135001771605</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
         <v>0.63104480735838564</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
         <v>4.3012219736570552E-2</v>
       </c>
       <c r="H12" s="22">
         <v>-0.73036445881364209</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
         <v>0.63253264318486102</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...9 lines deleted...]
-      <c r="B13" s="88" t="s">
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
         <v>3.2046963613888257E-2</v>
       </c>
       <c r="H13" s="22">
         <v>5.5058600020234567E-4</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
         <v>0.98606041888886942</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...5 lines deleted...]
-      <c r="B14" s="88" t="s">
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
         <v>3.5937740032036952E-2</v>
       </c>
       <c r="H14" s="22">
         <v>2.3692780528470148E-3</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
         <v>0.94573000084307768</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
         <v>5.3499999999999999E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
         <v>5.1380006175492522E-2</v>
       </c>
       <c r="H15" s="22">
         <v>8.7444045907256726E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
         <v>0.96037394720546776</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
         <v>2.7739631429645643E-2</v>
       </c>
       <c r="H16" s="22">
         <v>0.10939075931089171</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
         <v>0.95653901481536696</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
         <v>4.9877543284418839E-2</v>
       </c>
       <c r="H17" s="22">
         <v>-2.1176861570409529E-3</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
         <v>1.0284029543179143</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
+      <c r="G18" s="81">
         <v>6.7957093072539804E-2</v>
       </c>
       <c r="H18" s="31">
         <v>-0.31362572566339114</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
         <v>0.99207435142393863</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
         <v>4.1839526335977283E-2</v>
       </c>
       <c r="H20" s="22">
         <v>-0.74038642830425727</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
         <v>0.56924525627179978</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
         <v>4.3649088540543619E-2</v>
       </c>
       <c r="H21" s="22">
         <v>-0.73373653775884407</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
         <v>0.57433011237557396</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
         <v>0.03</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
         <v>2.940889870188983E-2</v>
       </c>
       <c r="H22" s="22">
         <v>1.841211844167678E-2</v>
       </c>
       <c r="I22" s="21"/>
       <c r="J22" s="23">
         <v>0.98029662339632773</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...5 lines deleted...]
-      <c r="B23" s="51" t="s">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C23" s="52"/>
-[...5 lines deleted...]
-      <c r="I23" s="52"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
       <c r="J23" s="40"/>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...7 lines deleted...]
-    <row r="24" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B24" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="21"/>
       <c r="E24" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F24" s="21"/>
       <c r="G24" s="22">
         <v>4.4459523981756753E-2</v>
       </c>
       <c r="H24" s="22">
         <v>-0.69291525820812738</v>
       </c>
       <c r="I24" s="21"/>
       <c r="J24" s="23">
         <v>0.61749338863551051</v>
       </c>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...1 lines deleted...]
-      <c r="O24" s="45"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
       <c r="P24" s="42"/>
-      <c r="Q24" s="47"/>
-[...4 lines deleted...]
-    <row r="25" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B25" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="13"/>
       <c r="E25" s="22">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
         <v>4.2369399232029266E-2</v>
       </c>
       <c r="H25" s="22">
         <v>-0.69393108048805596</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
         <v>0.6140492642323081</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
         <v>2.9499999999999998E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
         <v>2.9194729562445561E-2</v>
       </c>
       <c r="H26" s="22">
         <v>1.6971324677776442E-2</v>
       </c>
       <c r="I26" s="21"/>
       <c r="J26" s="23">
         <v>0.98965184957442587</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...5 lines deleted...]
-      <c r="B27" s="51" t="s">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="52"/>
-[...5 lines deleted...]
-      <c r="I27" s="52"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
       <c r="J27" s="40"/>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...7 lines deleted...]
-    <row r="28" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B28" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="21"/>
       <c r="E28" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F28" s="21"/>
       <c r="G28" s="22">
         <v>3.6101360971115819E-2</v>
       </c>
       <c r="H28" s="22">
         <v>-0.83083772510035114</v>
       </c>
       <c r="I28" s="21"/>
       <c r="J28" s="23">
         <v>0.55116581635291328</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...4 lines deleted...]
-    <row r="29" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B29" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="13"/>
       <c r="E29" s="22">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="F29" s="21"/>
       <c r="G29" s="22">
         <v>3.5524567295380755E-2</v>
       </c>
       <c r="H29" s="22">
         <v>-0.77584036011120328</v>
       </c>
       <c r="I29" s="21"/>
       <c r="J29" s="23">
         <v>0.55507136399032431</v>
       </c>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...1 lines deleted...]
-      <c r="O29" s="45"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
       <c r="P29" s="42"/>
-      <c r="Q29" s="47"/>
-[...4 lines deleted...]
-    <row r="30" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B30" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="13"/>
       <c r="E30" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
         <v>3.8842208110327639E-2</v>
       </c>
       <c r="H30" s="22">
         <v>-0.79625393301151925</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
         <v>0.5840933550425208</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
         <v>3.2053034943522886E-2</v>
       </c>
       <c r="H31" s="22">
         <v>-0.89964548919977283</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
         <v>0.52545958923808012</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="22">
         <v>7.85E-2</v>
       </c>
       <c r="F32" s="21"/>
       <c r="G32" s="22">
         <v>3.6903668165974166E-2</v>
       </c>
       <c r="H32" s="22">
         <v>-1.0403789709665532</v>
       </c>
       <c r="I32" s="21"/>
       <c r="J32" s="23">
         <v>0.47011042249648616</v>
       </c>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...1 lines deleted...]
-      <c r="O32" s="45"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
       <c r="P32" s="42"/>
-      <c r="Q32" s="47"/>
-[...4 lines deleted...]
-    <row r="33" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B33" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="22">
         <v>7.8E-2</v>
       </c>
       <c r="F33" s="21"/>
       <c r="G33" s="22">
         <v>3.9228446656650144E-2</v>
       </c>
       <c r="H33" s="22">
         <v>-0.69947119229106203</v>
       </c>
       <c r="I33" s="21"/>
       <c r="J33" s="23">
         <v>0.50292880329038647</v>
       </c>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...1 lines deleted...]
-      <c r="O33" s="45"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
       <c r="P33" s="42"/>
-      <c r="Q33" s="47"/>
-[...4 lines deleted...]
-    <row r="34" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B34" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="22">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="F34" s="21"/>
       <c r="G34" s="22">
         <v>3.8854254122476416E-2</v>
       </c>
       <c r="H34" s="22">
         <v>-0.75182863578025871</v>
       </c>
       <c r="I34" s="21"/>
       <c r="J34" s="23">
         <v>0.59775775573040635</v>
       </c>
       <c r="K34" s="43"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
-[...1 lines deleted...]
-      <c r="O34" s="45"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
       <c r="P34" s="42"/>
-      <c r="Q34" s="47"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:20" s="46" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q34" s="45"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+    </row>
+    <row r="35" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="28"/>
       <c r="C35" s="29"/>
       <c r="D35" s="30"/>
       <c r="E35" s="31"/>
       <c r="F35" s="30"/>
       <c r="G35" s="31"/>
       <c r="H35" s="31"/>
       <c r="I35" s="30"/>
       <c r="J35" s="32"/>
       <c r="K35" s="43"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
-[...12 lines deleted...]
-      <c r="J36" s="55"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="41"/>
+      <c r="Q35" s="45"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+    </row>
+    <row r="36" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="50"/>
+      <c r="C36" s="50"/>
+      <c r="E36" s="51"/>
+      <c r="G36" s="51"/>
+      <c r="H36" s="51"/>
+      <c r="J36" s="52"/>
       <c r="K36" s="43"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
-[...16 lines deleted...]
-      <c r="K37" s="58"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="Q36" s="45"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+    </row>
+    <row r="37" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D37" s="10"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="34"/>
+      <c r="I37" s="10"/>
+      <c r="K37" s="34"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
+      <c r="M37" s="41"/>
     </row>
     <row r="38" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C38" s="56"/>
-[...6 lines deleted...]
-      <c r="J38" s="106"/>
+      <c r="G38" s="96"/>
+      <c r="H38" s="96"/>
+      <c r="I38" s="96"/>
+      <c r="J38" s="96"/>
       <c r="K38" s="10"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
+      <c r="M38" s="41"/>
     </row>
     <row r="39" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="56"/>
-[...7 lines deleted...]
-      <c r="J39" s="58"/>
+      <c r="E39" s="53"/>
+      <c r="G39" s="97"/>
+      <c r="H39" s="97"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="34"/>
       <c r="K39" s="10"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
+      <c r="M39" s="41"/>
     </row>
     <row r="40" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B40" s="2"/>
       <c r="C40" s="3"/>
       <c r="D40" s="4"/>
       <c r="E40" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
+      <c r="M40" s="41"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B41" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="17"/>
       <c r="F41" s="16"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="18"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B42" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="13"/>
       <c r="E42" s="22">
         <v>6.25E-2</v>
       </c>
       <c r="F42" s="21"/>
       <c r="G42" s="22">
         <v>4.578501336339897E-2</v>
       </c>
       <c r="H42" s="22">
         <v>-0.14745947636154172</v>
       </c>
       <c r="I42" s="22"/>
       <c r="J42" s="23">
         <v>0.73256021381438352</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
-[...1 lines deleted...]
-      <c r="O42" s="45"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
       <c r="P42" s="42"/>
-      <c r="Q42" s="47"/>
-[...1 lines deleted...]
-      <c r="S42" s="48"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="46"/>
+      <c r="S42" s="46"/>
     </row>
     <row r="43" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="29" t="s">
         <v>59</v>
       </c>
       <c r="D43" s="30"/>
-      <c r="E43" s="89">
+      <c r="E43" s="81">
         <v>0.1565</v>
       </c>
       <c r="F43" s="30"/>
-      <c r="G43" s="89">
+      <c r="G43" s="81">
         <v>0.10692466383693645</v>
       </c>
       <c r="H43" s="31">
         <v>-0.43639708111287717</v>
       </c>
       <c r="I43" s="31"/>
       <c r="J43" s="32">
         <v>0.6832246890539071</v>
       </c>
       <c r="K43" s="10"/>
       <c r="L43" s="44"/>
-      <c r="M43" s="45"/>
-[...1 lines deleted...]
-      <c r="O43" s="45"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41"/>
+      <c r="O43" s="41"/>
       <c r="P43" s="42"/>
-      <c r="Q43" s="47"/>
-[...1 lines deleted...]
-      <c r="S43" s="48"/>
+      <c r="Q43" s="45"/>
+      <c r="R43" s="46"/>
+      <c r="S43" s="46"/>
     </row>
     <row r="44" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="15"/>
       <c r="D44" s="16"/>
       <c r="E44" s="17"/>
       <c r="F44" s="16"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17"/>
       <c r="J44" s="18"/>
       <c r="K44" s="10"/>
       <c r="L44" s="44"/>
-      <c r="M44" s="45"/>
+      <c r="M44" s="41"/>
     </row>
     <row r="45" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B45" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="29" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="30"/>
       <c r="E45" s="26">
         <v>9.6500000000000002E-2</v>
       </c>
       <c r="F45" s="24"/>
       <c r="G45" s="26">
         <v>8.6178845957519165E-2</v>
       </c>
       <c r="H45" s="25">
         <v>-0.24585511873106849</v>
       </c>
       <c r="I45" s="25"/>
       <c r="J45" s="27">
         <v>0.89304503582921413</v>
       </c>
       <c r="K45" s="10"/>
       <c r="L45" s="44"/>
-      <c r="M45" s="45"/>
-[...1 lines deleted...]
-      <c r="O45" s="45"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
       <c r="P45" s="42"/>
-      <c r="Q45" s="47"/>
-[...1 lines deleted...]
-      <c r="S45" s="48"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
     </row>
     <row r="46" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B46" s="56"/>
-[...7 lines deleted...]
-      <c r="J46" s="57"/>
+      <c r="E46" s="36"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="J46" s="34"/>
       <c r="K46" s="10"/>
     </row>
-    <row r="47" spans="2:20" s="61" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="95" t="s">
+    <row r="47" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C47" s="95"/>
-[...17 lines deleted...]
-      <c r="B48" s="94" t="s">
+      <c r="C47" s="85"/>
+      <c r="D47" s="85"/>
+      <c r="E47" s="85"/>
+      <c r="F47" s="85"/>
+      <c r="G47" s="85"/>
+      <c r="H47" s="85"/>
+      <c r="I47" s="85"/>
+      <c r="J47" s="85"/>
+      <c r="K47" s="58"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="60"/>
+      <c r="N47" s="60"/>
+      <c r="Q47" s="61"/>
+      <c r="R47" s="60"/>
+      <c r="S47" s="60"/>
+      <c r="T47" s="60"/>
+    </row>
+    <row r="48" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C48" s="94"/>
-[...17 lines deleted...]
-      <c r="B49" s="94" t="s">
+      <c r="C48" s="99"/>
+      <c r="D48" s="99"/>
+      <c r="E48" s="99"/>
+      <c r="F48" s="99"/>
+      <c r="G48" s="99"/>
+      <c r="H48" s="99"/>
+      <c r="I48" s="99"/>
+      <c r="J48" s="99"/>
+      <c r="K48" s="58"/>
+      <c r="L48" s="59"/>
+      <c r="M48" s="60"/>
+      <c r="N48" s="60"/>
+      <c r="Q48" s="61"/>
+      <c r="R48" s="60"/>
+      <c r="S48" s="60"/>
+      <c r="T48" s="60"/>
+    </row>
+    <row r="49" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C49" s="94"/>
-[...17 lines deleted...]
-      <c r="B50" s="95" t="s">
+      <c r="C49" s="99"/>
+      <c r="D49" s="99"/>
+      <c r="E49" s="99"/>
+      <c r="F49" s="99"/>
+      <c r="G49" s="99"/>
+      <c r="H49" s="99"/>
+      <c r="I49" s="99"/>
+      <c r="J49" s="99"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="Q49" s="61"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
+    </row>
+    <row r="50" spans="2:20" s="55" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C50" s="95"/>
-[...52 lines deleted...]
-      <c r="T52" s="66"/>
+      <c r="C50" s="85"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="85"/>
+      <c r="F50" s="85"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="85"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="85"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="Q50" s="61"/>
+      <c r="R50" s="60"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="60"/>
+    </row>
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="85"/>
+      <c r="C51" s="85"/>
+      <c r="D51" s="85"/>
+      <c r="E51" s="85"/>
+      <c r="F51" s="85"/>
+      <c r="G51" s="85"/>
+      <c r="H51" s="85"/>
+      <c r="I51" s="85"/>
+      <c r="J51" s="85"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B52" s="85"/>
+      <c r="C52" s="85"/>
+      <c r="D52" s="85"/>
+      <c r="E52" s="85"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
     </row>
     <row r="53" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B53" s="60" t="s">
+      <c r="B53" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="54" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B55" s="93" t="s">
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B54" s="54"/>
+      <c r="C54" s="54"/>
+      <c r="E54" s="56"/>
+      <c r="G54" s="56"/>
+      <c r="H54" s="56"/>
+      <c r="J54" s="57"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+    </row>
+    <row r="55" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C55" s="93"/>
-[...74 lines deleted...]
-      <c r="B59" s="74" t="s">
+      <c r="C55" s="98"/>
+      <c r="D55" s="98"/>
+      <c r="E55" s="98"/>
+      <c r="F55" s="98"/>
+      <c r="G55" s="98"/>
+      <c r="H55" s="98"/>
+      <c r="I55" s="98"/>
+      <c r="J55" s="98"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="60"/>
+      <c r="N55" s="60"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="60"/>
+      <c r="S55" s="60"/>
+      <c r="T55" s="60"/>
+    </row>
+    <row r="56" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="98"/>
+      <c r="C56" s="98"/>
+      <c r="D56" s="98"/>
+      <c r="E56" s="98"/>
+      <c r="F56" s="98"/>
+      <c r="G56" s="98"/>
+      <c r="H56" s="98"/>
+      <c r="I56" s="98"/>
+      <c r="J56" s="98"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="60"/>
+      <c r="Q56" s="61"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+    </row>
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="98"/>
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C59" s="77"/>
-[...17 lines deleted...]
-      <c r="B60" s="93" t="s">
+      <c r="C59" s="70"/>
+      <c r="D59" s="70"/>
+      <c r="E59" s="70"/>
+      <c r="F59" s="70"/>
+      <c r="G59" s="70"/>
+      <c r="H59" s="70"/>
+      <c r="I59" s="70"/>
+      <c r="J59" s="70"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C60" s="93"/>
-[...70 lines deleted...]
-      <c r="B64" s="76" t="s">
+      <c r="C60" s="98"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="98"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+      <c r="Q60" s="61"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="98"/>
+      <c r="C61" s="98"/>
+      <c r="D61" s="98"/>
+      <c r="E61" s="98"/>
+      <c r="F61" s="98"/>
+      <c r="G61" s="98"/>
+      <c r="H61" s="98"/>
+      <c r="I61" s="98"/>
+      <c r="J61" s="98"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="60"/>
+      <c r="S61" s="60"/>
+      <c r="T61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="98"/>
+      <c r="C62" s="98"/>
+      <c r="D62" s="98"/>
+      <c r="E62" s="98"/>
+      <c r="F62" s="98"/>
+      <c r="G62" s="98"/>
+      <c r="H62" s="98"/>
+      <c r="I62" s="98"/>
+      <c r="J62" s="98"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+      <c r="Q62" s="61"/>
+      <c r="R62" s="60"/>
+      <c r="S62" s="60"/>
+      <c r="T62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B63" s="68"/>
+      <c r="C63" s="71"/>
+      <c r="D63" s="71"/>
+      <c r="E63" s="71"/>
+      <c r="F63" s="71"/>
+      <c r="G63" s="71"/>
+      <c r="H63" s="71"/>
+      <c r="I63" s="71"/>
+      <c r="J63" s="71"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="59"/>
+      <c r="M63" s="60"/>
+      <c r="N63" s="60"/>
+    </row>
+    <row r="64" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B64" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C64" s="79"/>
-[...28 lines deleted...]
-      <c r="B66" s="92">
+      <c r="C64" s="72"/>
+      <c r="D64" s="72"/>
+      <c r="E64" s="72"/>
+      <c r="F64" s="73"/>
+      <c r="G64" s="73"/>
+      <c r="H64" s="73"/>
+      <c r="I64" s="73"/>
+      <c r="J64" s="73"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="60"/>
+      <c r="N64" s="60"/>
+    </row>
+    <row r="65" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B65" s="69"/>
+      <c r="C65" s="72"/>
+      <c r="D65" s="72"/>
+      <c r="E65" s="72"/>
+      <c r="F65" s="73"/>
+      <c r="G65" s="73"/>
+      <c r="H65" s="73"/>
+      <c r="I65" s="73"/>
+      <c r="J65" s="73"/>
+      <c r="K65" s="58"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="60"/>
+      <c r="N65" s="60"/>
+    </row>
+    <row r="66" spans="2:14" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B66" s="84">
         <v>5307637</v>
       </c>
-      <c r="C66" s="71"/>
-[...31 lines deleted...]
-      <c r="K68" s="70"/>
+      <c r="C66" s="64"/>
+      <c r="D66" s="64"/>
+      <c r="E66" s="64"/>
+      <c r="F66" s="64"/>
+      <c r="G66" s="64"/>
+      <c r="H66" s="64"/>
+      <c r="I66" s="64"/>
+      <c r="J66" s="64"/>
+      <c r="K66" s="62"/>
+    </row>
+    <row r="67" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="63"/>
+      <c r="C67" s="63"/>
+      <c r="D67" s="63"/>
+      <c r="E67" s="63"/>
+      <c r="F67" s="63"/>
+      <c r="G67" s="63"/>
+      <c r="H67" s="63"/>
+      <c r="I67" s="63"/>
+      <c r="J67" s="63"/>
+    </row>
+    <row r="68" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="63"/>
+      <c r="C68" s="63"/>
+      <c r="D68" s="63"/>
+      <c r="E68" s="63"/>
+      <c r="F68" s="63"/>
+      <c r="G68" s="63"/>
+      <c r="H68" s="63"/>
+      <c r="I68" s="63"/>
+      <c r="J68" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B47:J47"/>
     <mergeCell ref="G1:J2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G38:J38"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="B60:J62"/>
     <mergeCell ref="B48:J48"/>
     <mergeCell ref="B49:J49"/>
     <mergeCell ref="B50:J50"/>
     <mergeCell ref="B51:J51"/>
     <mergeCell ref="B52:J52"/>
     <mergeCell ref="B55:J58"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="36" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5D6ECF5-0D1D-4C11-8628-7742FA2AB862}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T68"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B66" sqref="B66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
+      <c r="B2" s="92">
         <v>46053</v>
       </c>
-      <c r="C2" s="103"/>
-[...6 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
         <v>7.0499999999999993E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
         <v>4.5992750559811758E-2</v>
       </c>
       <c r="H8" s="22">
         <v>-0.65819126210240209</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
         <v>0.65237944056470587</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
         <v>5.2234804281608503E-2</v>
       </c>
       <c r="H9" s="22">
         <v>-0.6184658518073326</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
         <v>0.65704156329067298</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
         <v>4.7891563162869251E-2</v>
       </c>
       <c r="H10" s="22">
         <v>-0.23162381748094726</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
         <v>0.73116890324991224</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
         <v>4.8834918761934736E-2</v>
       </c>
       <c r="H11" s="22">
         <v>-0.69632047083580584</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
         <v>0.61816352863208524</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
         <v>4.1857897260759384E-2</v>
       </c>
       <c r="H12" s="22">
         <v>-0.7063811389854221</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
         <v>0.61555731265822622</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...9 lines deleted...]
-      <c r="B13" s="88" t="s">
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
         <v>3.2036005344695688E-2</v>
       </c>
       <c r="H13" s="22">
         <v>1.0029230526054243E-3</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
         <v>0.98572324137525191</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...5 lines deleted...]
-      <c r="B14" s="88" t="s">
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
         <v>3.6070255760040658E-2</v>
       </c>
       <c r="H14" s="22">
         <v>4.4321746221536035E-3</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
         <v>0.94921725684317526</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
         <v>5.3499999999999999E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
         <v>5.2491068235574791E-2</v>
       </c>
       <c r="H15" s="22">
         <v>9.575890648627168E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
         <v>0.98114146234719235</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
         <v>2.7806471653791531E-2</v>
       </c>
       <c r="H16" s="22">
         <v>0.11124252704038971</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
         <v>0.95884385013074236</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
         <v>4.9838410821909283E-2</v>
       </c>
       <c r="H17" s="22">
         <v>-3.6854006335351763E-3</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
         <v>1.02759609942081</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
+      <c r="G18" s="81">
         <v>5.2519369442695009E-2</v>
       </c>
       <c r="H18" s="31">
         <v>-0.15469143999099916</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
         <v>0.76670612325102194</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
         <v>4.1253362778593837E-2</v>
       </c>
       <c r="H20" s="22">
         <v>-0.72001779449468495</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
         <v>0.56127024188563046</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
         <v>4.2485348098398386E-2</v>
       </c>
       <c r="H21" s="22">
         <v>-0.70989033705364202</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
         <v>0.55901773813682087</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
         <v>2.9313370122553795E-2</v>
       </c>
       <c r="H22" s="22">
         <v>1.8003873345809239E-2</v>
       </c>
       <c r="I22" s="21"/>
       <c r="J22" s="23">
         <v>1.0108058662949584</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...5 lines deleted...]
-      <c r="B23" s="51" t="s">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C23" s="52"/>
-[...5 lines deleted...]
-      <c r="I23" s="52"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
       <c r="J23" s="40"/>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...7 lines deleted...]
-    <row r="24" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B24" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="21"/>
       <c r="E24" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F24" s="21"/>
       <c r="G24" s="22">
         <v>4.2221648624986591E-2</v>
       </c>
       <c r="H24" s="22">
         <v>-0.66816588550840395</v>
       </c>
       <c r="I24" s="21"/>
       <c r="J24" s="23">
         <v>0.58641178645814718</v>
       </c>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...1 lines deleted...]
-      <c r="O24" s="45"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
       <c r="P24" s="42"/>
-      <c r="Q24" s="47"/>
-[...4 lines deleted...]
-    <row r="25" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B25" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="13"/>
       <c r="E25" s="22">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
         <v>4.0615020491759177E-2</v>
       </c>
       <c r="H25" s="22">
         <v>-0.66749866231968757</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
         <v>0.58862348538781406</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
         <v>2.9499999999999998E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
         <v>2.9172093986351372E-2</v>
       </c>
       <c r="H26" s="22">
         <v>1.7276596879366415E-2</v>
       </c>
       <c r="I26" s="21"/>
       <c r="J26" s="23">
         <v>0.98888454191021602</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...5 lines deleted...]
-      <c r="B27" s="51" t="s">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="52"/>
-[...5 lines deleted...]
-      <c r="I27" s="52"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
       <c r="J27" s="40"/>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...7 lines deleted...]
-    <row r="28" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B28" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="21"/>
       <c r="E28" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F28" s="21"/>
       <c r="G28" s="22">
         <v>3.4505714069511161E-2</v>
       </c>
       <c r="H28" s="22">
         <v>-0.81050472202510615</v>
       </c>
       <c r="I28" s="21"/>
       <c r="J28" s="23">
         <v>0.52680479495436883</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...4 lines deleted...]
-    <row r="29" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B29" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="13"/>
       <c r="E29" s="22">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="F29" s="21"/>
       <c r="G29" s="22">
         <v>3.3876074959313773E-2</v>
       </c>
       <c r="H29" s="22">
         <v>-0.75735727088534244</v>
       </c>
       <c r="I29" s="21"/>
       <c r="J29" s="23">
         <v>0.52931367123927775</v>
       </c>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...1 lines deleted...]
-      <c r="O29" s="45"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
       <c r="P29" s="42"/>
-      <c r="Q29" s="47"/>
-[...4 lines deleted...]
-    <row r="30" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B30" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="13"/>
       <c r="E30" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
         <v>3.6836390313483187E-2</v>
       </c>
       <c r="H30" s="22">
         <v>-0.77384995729179396</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
         <v>0.55393068140576218</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
         <v>3.0782042152918576E-2</v>
       </c>
       <c r="H31" s="22">
         <v>-0.86234012334214061</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
         <v>0.50462364185112418</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="22">
         <v>7.85E-2</v>
       </c>
       <c r="F32" s="21"/>
       <c r="G32" s="22">
         <v>3.5121107306340653E-2</v>
       </c>
       <c r="H32" s="22">
         <v>-0.98952628521928432</v>
       </c>
       <c r="I32" s="21"/>
       <c r="J32" s="23">
         <v>0.44740264084510384</v>
       </c>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...1 lines deleted...]
-      <c r="O32" s="45"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
       <c r="P32" s="42"/>
-      <c r="Q32" s="47"/>
-[...4 lines deleted...]
-    <row r="33" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B33" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="22">
         <v>7.8E-2</v>
       </c>
       <c r="F33" s="21"/>
       <c r="G33" s="22">
         <v>3.7946121771520382E-2</v>
       </c>
       <c r="H33" s="22">
         <v>-0.6490448165812136</v>
       </c>
       <c r="I33" s="21"/>
       <c r="J33" s="23">
         <v>0.48648874066051773</v>
       </c>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...1 lines deleted...]
-      <c r="O33" s="45"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
       <c r="P33" s="42"/>
-      <c r="Q33" s="47"/>
-[...4 lines deleted...]
-    <row r="34" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B34" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="22">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="F34" s="21"/>
       <c r="G34" s="22">
         <v>3.7241959691074605E-2</v>
       </c>
       <c r="H34" s="22">
         <v>-0.72574591986395143</v>
       </c>
       <c r="I34" s="21"/>
       <c r="J34" s="23">
         <v>0.57295322601653242</v>
       </c>
       <c r="K34" s="43"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
-[...1 lines deleted...]
-      <c r="O34" s="45"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
       <c r="P34" s="42"/>
-      <c r="Q34" s="47"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:20" s="46" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q34" s="45"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+    </row>
+    <row r="35" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="28"/>
       <c r="C35" s="29"/>
       <c r="D35" s="30"/>
       <c r="E35" s="31"/>
       <c r="F35" s="30"/>
       <c r="G35" s="31"/>
       <c r="H35" s="31"/>
       <c r="I35" s="30"/>
       <c r="J35" s="32"/>
       <c r="K35" s="43"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
-[...12 lines deleted...]
-      <c r="J36" s="55"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="41"/>
+      <c r="Q35" s="45"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+    </row>
+    <row r="36" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="50"/>
+      <c r="C36" s="50"/>
+      <c r="E36" s="51"/>
+      <c r="G36" s="51"/>
+      <c r="H36" s="51"/>
+      <c r="J36" s="52"/>
       <c r="K36" s="43"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
-[...16 lines deleted...]
-      <c r="K37" s="58"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="Q36" s="45"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+    </row>
+    <row r="37" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D37" s="10"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="34"/>
+      <c r="I37" s="10"/>
+      <c r="K37" s="34"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
+      <c r="M37" s="41"/>
     </row>
     <row r="38" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C38" s="56"/>
-[...6 lines deleted...]
-      <c r="J38" s="106"/>
+      <c r="G38" s="96"/>
+      <c r="H38" s="96"/>
+      <c r="I38" s="96"/>
+      <c r="J38" s="96"/>
       <c r="K38" s="10"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
+      <c r="M38" s="41"/>
     </row>
     <row r="39" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="56"/>
-[...7 lines deleted...]
-      <c r="J39" s="58"/>
+      <c r="E39" s="53"/>
+      <c r="G39" s="97"/>
+      <c r="H39" s="97"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="34"/>
       <c r="K39" s="10"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
+      <c r="M39" s="41"/>
     </row>
     <row r="40" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B40" s="2"/>
       <c r="C40" s="3"/>
       <c r="D40" s="4"/>
       <c r="E40" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
+      <c r="M40" s="41"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B41" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="17"/>
       <c r="F41" s="16"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="18"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B42" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="13"/>
       <c r="E42" s="22">
         <v>6.25E-2</v>
       </c>
       <c r="F42" s="21"/>
       <c r="G42" s="22">
         <v>4.4955248429545118E-2</v>
       </c>
       <c r="H42" s="22">
         <v>-0.1312350172050937</v>
       </c>
       <c r="I42" s="22"/>
       <c r="J42" s="23">
         <v>0.71928397487272189</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
-[...1 lines deleted...]
-      <c r="O42" s="45"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
       <c r="P42" s="42"/>
-      <c r="Q42" s="47"/>
-[...1 lines deleted...]
-      <c r="S42" s="48"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="46"/>
+      <c r="S42" s="46"/>
     </row>
     <row r="43" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="29" t="s">
         <v>59</v>
       </c>
       <c r="D43" s="30"/>
-      <c r="E43" s="89">
+      <c r="E43" s="81">
         <v>0.1565</v>
       </c>
       <c r="F43" s="30"/>
-      <c r="G43" s="89">
+      <c r="G43" s="81">
         <v>0.10497614999018584</v>
       </c>
       <c r="H43" s="31">
         <v>-0.38132173958373555</v>
       </c>
       <c r="I43" s="31"/>
       <c r="J43" s="32">
         <v>0.67077412134304049</v>
       </c>
       <c r="K43" s="10"/>
       <c r="L43" s="44"/>
-      <c r="M43" s="45"/>
-[...1 lines deleted...]
-      <c r="O43" s="45"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41"/>
+      <c r="O43" s="41"/>
       <c r="P43" s="42"/>
-      <c r="Q43" s="47"/>
-[...1 lines deleted...]
-      <c r="S43" s="48"/>
+      <c r="Q43" s="45"/>
+      <c r="R43" s="46"/>
+      <c r="S43" s="46"/>
     </row>
     <row r="44" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="15"/>
       <c r="D44" s="16"/>
       <c r="E44" s="17"/>
       <c r="F44" s="16"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17"/>
       <c r="J44" s="18"/>
       <c r="K44" s="10"/>
       <c r="L44" s="44"/>
-      <c r="M44" s="45"/>
+      <c r="M44" s="41"/>
     </row>
     <row r="45" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B45" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="29" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="30"/>
       <c r="E45" s="26">
         <v>9.6500000000000002E-2</v>
       </c>
       <c r="F45" s="24"/>
       <c r="G45" s="26">
         <v>8.4874981124693272E-2</v>
       </c>
       <c r="H45" s="25">
         <v>-0.23553396478675151</v>
       </c>
       <c r="I45" s="25"/>
       <c r="J45" s="27">
         <v>0.87953348315744317</v>
       </c>
       <c r="K45" s="10"/>
       <c r="L45" s="44"/>
-      <c r="M45" s="45"/>
-[...1 lines deleted...]
-      <c r="O45" s="45"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
       <c r="P45" s="42"/>
-      <c r="Q45" s="47"/>
-[...1 lines deleted...]
-      <c r="S45" s="48"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
     </row>
     <row r="46" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B46" s="56"/>
-[...7 lines deleted...]
-      <c r="J46" s="57"/>
+      <c r="E46" s="36"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="J46" s="34"/>
       <c r="K46" s="10"/>
     </row>
-    <row r="47" spans="2:20" s="61" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="95" t="s">
+    <row r="47" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C47" s="95"/>
-[...17 lines deleted...]
-      <c r="B48" s="94" t="s">
+      <c r="C47" s="85"/>
+      <c r="D47" s="85"/>
+      <c r="E47" s="85"/>
+      <c r="F47" s="85"/>
+      <c r="G47" s="85"/>
+      <c r="H47" s="85"/>
+      <c r="I47" s="85"/>
+      <c r="J47" s="85"/>
+      <c r="K47" s="58"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="60"/>
+      <c r="N47" s="60"/>
+      <c r="Q47" s="61"/>
+      <c r="R47" s="60"/>
+      <c r="S47" s="60"/>
+      <c r="T47" s="60"/>
+    </row>
+    <row r="48" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C48" s="94"/>
-[...17 lines deleted...]
-      <c r="B49" s="94" t="s">
+      <c r="C48" s="99"/>
+      <c r="D48" s="99"/>
+      <c r="E48" s="99"/>
+      <c r="F48" s="99"/>
+      <c r="G48" s="99"/>
+      <c r="H48" s="99"/>
+      <c r="I48" s="99"/>
+      <c r="J48" s="99"/>
+      <c r="K48" s="58"/>
+      <c r="L48" s="59"/>
+      <c r="M48" s="60"/>
+      <c r="N48" s="60"/>
+      <c r="Q48" s="61"/>
+      <c r="R48" s="60"/>
+      <c r="S48" s="60"/>
+      <c r="T48" s="60"/>
+    </row>
+    <row r="49" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C49" s="94"/>
-[...17 lines deleted...]
-      <c r="B50" s="95" t="s">
+      <c r="C49" s="99"/>
+      <c r="D49" s="99"/>
+      <c r="E49" s="99"/>
+      <c r="F49" s="99"/>
+      <c r="G49" s="99"/>
+      <c r="H49" s="99"/>
+      <c r="I49" s="99"/>
+      <c r="J49" s="99"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="Q49" s="61"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
+    </row>
+    <row r="50" spans="2:20" s="55" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C50" s="95"/>
-[...52 lines deleted...]
-      <c r="T52" s="66"/>
+      <c r="C50" s="85"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="85"/>
+      <c r="F50" s="85"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="85"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="85"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="Q50" s="61"/>
+      <c r="R50" s="60"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="60"/>
+    </row>
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="85"/>
+      <c r="C51" s="85"/>
+      <c r="D51" s="85"/>
+      <c r="E51" s="85"/>
+      <c r="F51" s="85"/>
+      <c r="G51" s="85"/>
+      <c r="H51" s="85"/>
+      <c r="I51" s="85"/>
+      <c r="J51" s="85"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B52" s="85"/>
+      <c r="C52" s="85"/>
+      <c r="D52" s="85"/>
+      <c r="E52" s="85"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
     </row>
     <row r="53" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B53" s="60" t="s">
+      <c r="B53" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="54" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B55" s="93" t="s">
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B54" s="54"/>
+      <c r="C54" s="54"/>
+      <c r="E54" s="56"/>
+      <c r="G54" s="56"/>
+      <c r="H54" s="56"/>
+      <c r="J54" s="57"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+    </row>
+    <row r="55" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C55" s="93"/>
-[...74 lines deleted...]
-      <c r="B59" s="74" t="s">
+      <c r="C55" s="98"/>
+      <c r="D55" s="98"/>
+      <c r="E55" s="98"/>
+      <c r="F55" s="98"/>
+      <c r="G55" s="98"/>
+      <c r="H55" s="98"/>
+      <c r="I55" s="98"/>
+      <c r="J55" s="98"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="60"/>
+      <c r="N55" s="60"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="60"/>
+      <c r="S55" s="60"/>
+      <c r="T55" s="60"/>
+    </row>
+    <row r="56" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="98"/>
+      <c r="C56" s="98"/>
+      <c r="D56" s="98"/>
+      <c r="E56" s="98"/>
+      <c r="F56" s="98"/>
+      <c r="G56" s="98"/>
+      <c r="H56" s="98"/>
+      <c r="I56" s="98"/>
+      <c r="J56" s="98"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="60"/>
+      <c r="Q56" s="61"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+    </row>
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="98"/>
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C59" s="77"/>
-[...17 lines deleted...]
-      <c r="B60" s="93" t="s">
+      <c r="C59" s="70"/>
+      <c r="D59" s="70"/>
+      <c r="E59" s="70"/>
+      <c r="F59" s="70"/>
+      <c r="G59" s="70"/>
+      <c r="H59" s="70"/>
+      <c r="I59" s="70"/>
+      <c r="J59" s="70"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C60" s="93"/>
-[...70 lines deleted...]
-      <c r="B64" s="76" t="s">
+      <c r="C60" s="98"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="98"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+      <c r="Q60" s="61"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="98"/>
+      <c r="C61" s="98"/>
+      <c r="D61" s="98"/>
+      <c r="E61" s="98"/>
+      <c r="F61" s="98"/>
+      <c r="G61" s="98"/>
+      <c r="H61" s="98"/>
+      <c r="I61" s="98"/>
+      <c r="J61" s="98"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="60"/>
+      <c r="S61" s="60"/>
+      <c r="T61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="98"/>
+      <c r="C62" s="98"/>
+      <c r="D62" s="98"/>
+      <c r="E62" s="98"/>
+      <c r="F62" s="98"/>
+      <c r="G62" s="98"/>
+      <c r="H62" s="98"/>
+      <c r="I62" s="98"/>
+      <c r="J62" s="98"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+      <c r="Q62" s="61"/>
+      <c r="R62" s="60"/>
+      <c r="S62" s="60"/>
+      <c r="T62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B63" s="68"/>
+      <c r="C63" s="71"/>
+      <c r="D63" s="71"/>
+      <c r="E63" s="71"/>
+      <c r="F63" s="71"/>
+      <c r="G63" s="71"/>
+      <c r="H63" s="71"/>
+      <c r="I63" s="71"/>
+      <c r="J63" s="71"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="59"/>
+      <c r="M63" s="60"/>
+      <c r="N63" s="60"/>
+    </row>
+    <row r="64" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B64" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C64" s="79"/>
-[...28 lines deleted...]
-      <c r="B66" s="90">
+      <c r="C64" s="72"/>
+      <c r="D64" s="72"/>
+      <c r="E64" s="72"/>
+      <c r="F64" s="73"/>
+      <c r="G64" s="73"/>
+      <c r="H64" s="73"/>
+      <c r="I64" s="73"/>
+      <c r="J64" s="73"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="60"/>
+      <c r="N64" s="60"/>
+    </row>
+    <row r="65" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B65" s="69"/>
+      <c r="C65" s="72"/>
+      <c r="D65" s="72"/>
+      <c r="E65" s="72"/>
+      <c r="F65" s="73"/>
+      <c r="G65" s="73"/>
+      <c r="H65" s="73"/>
+      <c r="I65" s="73"/>
+      <c r="J65" s="73"/>
+      <c r="K65" s="58"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="60"/>
+      <c r="N65" s="60"/>
+    </row>
+    <row r="66" spans="2:14" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B66" s="82">
         <v>5229454</v>
       </c>
-      <c r="C66" s="71"/>
-[...31 lines deleted...]
-      <c r="K68" s="70"/>
+      <c r="C66" s="64"/>
+      <c r="D66" s="64"/>
+      <c r="E66" s="64"/>
+      <c r="F66" s="64"/>
+      <c r="G66" s="64"/>
+      <c r="H66" s="64"/>
+      <c r="I66" s="64"/>
+      <c r="J66" s="64"/>
+      <c r="K66" s="62"/>
+    </row>
+    <row r="67" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="63"/>
+      <c r="C67" s="63"/>
+      <c r="D67" s="63"/>
+      <c r="E67" s="63"/>
+      <c r="F67" s="63"/>
+      <c r="G67" s="63"/>
+      <c r="H67" s="63"/>
+      <c r="I67" s="63"/>
+      <c r="J67" s="63"/>
+    </row>
+    <row r="68" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="63"/>
+      <c r="C68" s="63"/>
+      <c r="D68" s="63"/>
+      <c r="E68" s="63"/>
+      <c r="F68" s="63"/>
+      <c r="G68" s="63"/>
+      <c r="H68" s="63"/>
+      <c r="I68" s="63"/>
+      <c r="J68" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B60:J62"/>
     <mergeCell ref="B48:J48"/>
     <mergeCell ref="B49:J49"/>
     <mergeCell ref="B50:J50"/>
     <mergeCell ref="B51:J51"/>
     <mergeCell ref="B52:J52"/>
     <mergeCell ref="B55:J58"/>
     <mergeCell ref="B47:J47"/>
     <mergeCell ref="G1:J2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G38:J38"/>
     <mergeCell ref="G39:H39"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="36" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BFABB48-3271-4CB3-912F-B52436A45E8D}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T68"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B66" sqref="B66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
+      <c r="B2" s="92">
         <v>46022</v>
       </c>
-      <c r="C2" s="103"/>
-[...6 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
         <v>7.0499999999999993E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
         <v>4.3571147261159383E-2</v>
       </c>
       <c r="H8" s="22">
         <v>-0.63424484184733987</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
         <v>0.61803045760509767</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
         <v>4.9791046660245419E-2</v>
       </c>
       <c r="H9" s="22">
         <v>-0.59526142997196496</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
         <v>0.6263024737137789</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
         <v>4.5352059846385594E-2</v>
       </c>
       <c r="H10" s="22">
         <v>-0.21729906173285762</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
         <v>0.6923978602501617</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
         <v>4.5340283937436582E-2</v>
       </c>
       <c r="H11" s="22">
         <v>-0.66849063600810299</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
         <v>0.57392764477767821</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
         <v>3.882190570499508E-2</v>
       </c>
       <c r="H12" s="22">
         <v>-0.6807801527600148</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
         <v>0.57091037801463351</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...9 lines deleted...]
-      <c r="B13" s="88" t="s">
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
         <v>3.1821464302934893E-2</v>
       </c>
       <c r="H13" s="22">
         <v>-1.1263976585834145E-3</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
         <v>0.9791219785518428</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...5 lines deleted...]
-      <c r="B14" s="88" t="s">
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
         <v>3.6448130923843247E-2</v>
       </c>
       <c r="H14" s="22">
         <v>5.9141543729456861E-3</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
         <v>0.95916134010113807</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
         <v>5.3499999999999999E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
         <v>5.2175350302251733E-2</v>
       </c>
       <c r="H15" s="22">
         <v>9.7061021681504892E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
         <v>0.97524019256545302</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
         <v>2.7857402576249021E-2</v>
       </c>
       <c r="H16" s="22">
         <v>0.11320021796586917</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
         <v>0.96060008883617309</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
         <v>4.9448539199125202E-2</v>
       </c>
       <c r="H17" s="22">
         <v>-6.2345959818358556E-3</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
         <v>1.0195575092603135</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
+      <c r="G18" s="81">
         <v>4.816185335814397E-2</v>
       </c>
       <c r="H18" s="31">
         <v>-0.14813606273484772</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
         <v>0.70309274975392655</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
         <v>3.8656514394364051E-2</v>
       </c>
       <c r="H20" s="22">
         <v>-0.69844284794422673</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
         <v>0.52593897135189194</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
         <v>3.9533580389681917E-2</v>
       </c>
       <c r="H21" s="22">
         <v>-0.68538595914149703</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
         <v>0.52017868933792</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
         <v>2.9163011581885112E-2</v>
       </c>
       <c r="H22" s="22">
         <v>1.7729034751055008E-2</v>
       </c>
       <c r="I22" s="21"/>
       <c r="J22" s="23">
         <v>1.0056210890305211</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...5 lines deleted...]
-      <c r="B23" s="51" t="s">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C23" s="52"/>
-[...5 lines deleted...]
-      <c r="I23" s="52"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
       <c r="J23" s="40"/>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...7 lines deleted...]
-    <row r="24" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B24" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="21"/>
       <c r="E24" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F24" s="21"/>
       <c r="G24" s="22">
         <v>3.9627804035573248E-2</v>
       </c>
       <c r="H24" s="22">
         <v>-0.641163515825668</v>
       </c>
       <c r="I24" s="21"/>
       <c r="J24" s="23">
         <v>0.55038616716073963</v>
       </c>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...1 lines deleted...]
-      <c r="O24" s="45"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
       <c r="P24" s="42"/>
-      <c r="Q24" s="47"/>
-[...4 lines deleted...]
-    <row r="25" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B25" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="13"/>
       <c r="E25" s="22">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
         <v>3.7247660389571675E-2</v>
       </c>
       <c r="H25" s="22">
         <v>-0.6397552438149311</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
         <v>0.5398211650662561</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
         <v>2.9499999999999998E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
         <v>2.9254146427405325E-2</v>
       </c>
       <c r="H26" s="22">
         <v>1.7672031916576212E-2</v>
       </c>
       <c r="I26" s="21"/>
       <c r="J26" s="23">
         <v>0.9916659805900111</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...5 lines deleted...]
-      <c r="B27" s="51" t="s">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="52"/>
-[...5 lines deleted...]
-      <c r="I27" s="52"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
       <c r="J27" s="40"/>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...7 lines deleted...]
-    <row r="28" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B28" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="21"/>
       <c r="E28" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F28" s="21"/>
       <c r="G28" s="22">
         <v>3.2941592759004414E-2</v>
       </c>
       <c r="H28" s="22">
         <v>-0.7869277100048907</v>
       </c>
       <c r="I28" s="21"/>
       <c r="J28" s="23">
         <v>0.50292508029014371</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...4 lines deleted...]
-    <row r="29" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B29" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="13"/>
       <c r="E29" s="22">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="F29" s="21"/>
       <c r="G29" s="22">
         <v>3.1411529627691115E-2</v>
       </c>
       <c r="H29" s="22">
         <v>-0.73511070817905022</v>
       </c>
       <c r="I29" s="21"/>
       <c r="J29" s="23">
         <v>0.49080515043267364</v>
       </c>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...1 lines deleted...]
-      <c r="O29" s="45"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
       <c r="P29" s="42"/>
-      <c r="Q29" s="47"/>
-[...4 lines deleted...]
-    <row r="30" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B30" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="13"/>
       <c r="E30" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
         <v>3.4721730431434346E-2</v>
       </c>
       <c r="H30" s="22">
         <v>-0.74667129908796992</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
         <v>0.52213128468322323</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
         <v>2.8160112967433499E-2</v>
       </c>
       <c r="H31" s="22">
         <v>-0.82376154663693946</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
         <v>0.46164119618743443</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="22">
         <v>7.85E-2</v>
       </c>
       <c r="F32" s="21"/>
       <c r="G32" s="22">
         <v>3.2666438827620305E-2</v>
       </c>
       <c r="H32" s="22">
         <v>-0.93737494781025121</v>
       </c>
       <c r="I32" s="21"/>
       <c r="J32" s="23">
         <v>0.41613297869580007</v>
       </c>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...1 lines deleted...]
-      <c r="O32" s="45"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
       <c r="P32" s="42"/>
-      <c r="Q32" s="47"/>
-[...4 lines deleted...]
-    <row r="33" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B33" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="22">
         <v>7.8E-2</v>
       </c>
       <c r="F33" s="21"/>
       <c r="G33" s="22">
         <v>3.6021731202228992E-2</v>
       </c>
       <c r="H33" s="22">
         <v>-0.70716267942883737</v>
       </c>
       <c r="I33" s="21"/>
       <c r="J33" s="23">
         <v>0.46181706669524347</v>
       </c>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...1 lines deleted...]
-      <c r="O33" s="45"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
       <c r="P33" s="42"/>
-      <c r="Q33" s="47"/>
-[...4 lines deleted...]
-    <row r="34" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B34" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="22">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="F34" s="21"/>
       <c r="G34" s="22">
         <v>3.5260323158035942E-2</v>
       </c>
       <c r="H34" s="22">
         <v>-0.69802874023213801</v>
       </c>
       <c r="I34" s="21"/>
       <c r="J34" s="23">
         <v>0.5424665101236299</v>
       </c>
       <c r="K34" s="43"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
-[...1 lines deleted...]
-      <c r="O34" s="45"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
       <c r="P34" s="42"/>
-      <c r="Q34" s="47"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:20" s="46" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q34" s="45"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+    </row>
+    <row r="35" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B35" s="28"/>
       <c r="C35" s="29"/>
       <c r="D35" s="30"/>
       <c r="E35" s="31"/>
       <c r="F35" s="30"/>
       <c r="G35" s="31"/>
       <c r="H35" s="31"/>
       <c r="I35" s="30"/>
       <c r="J35" s="32"/>
       <c r="K35" s="43"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
-[...12 lines deleted...]
-      <c r="J36" s="55"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="41"/>
+      <c r="Q35" s="45"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+    </row>
+    <row r="36" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="50"/>
+      <c r="C36" s="50"/>
+      <c r="E36" s="51"/>
+      <c r="G36" s="51"/>
+      <c r="H36" s="51"/>
+      <c r="J36" s="52"/>
       <c r="K36" s="43"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
-[...16 lines deleted...]
-      <c r="K37" s="58"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="Q36" s="45"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+    </row>
+    <row r="37" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D37" s="10"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="34"/>
+      <c r="I37" s="10"/>
+      <c r="K37" s="34"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
+      <c r="M37" s="41"/>
     </row>
     <row r="38" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C38" s="56"/>
-[...6 lines deleted...]
-      <c r="J38" s="106"/>
+      <c r="G38" s="96"/>
+      <c r="H38" s="96"/>
+      <c r="I38" s="96"/>
+      <c r="J38" s="96"/>
       <c r="K38" s="10"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
+      <c r="M38" s="41"/>
     </row>
     <row r="39" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="56"/>
-[...7 lines deleted...]
-      <c r="J39" s="58"/>
+      <c r="E39" s="53"/>
+      <c r="G39" s="97"/>
+      <c r="H39" s="97"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="34"/>
       <c r="K39" s="10"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
+      <c r="M39" s="41"/>
     </row>
     <row r="40" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B40" s="2"/>
       <c r="C40" s="3"/>
       <c r="D40" s="4"/>
       <c r="E40" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
+      <c r="M40" s="41"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B41" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="17"/>
       <c r="F41" s="16"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="18"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B42" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="13"/>
       <c r="E42" s="22">
         <v>6.25E-2</v>
       </c>
       <c r="F42" s="21"/>
       <c r="G42" s="22">
         <v>4.4876545711886408E-2</v>
       </c>
       <c r="H42" s="22">
         <v>-0.11341468466752602</v>
       </c>
       <c r="I42" s="22"/>
       <c r="J42" s="23">
         <v>0.71802473139018252</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
-[...1 lines deleted...]
-      <c r="O42" s="45"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
       <c r="P42" s="42"/>
-      <c r="Q42" s="47"/>
-[...1 lines deleted...]
-      <c r="S42" s="48"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="46"/>
+      <c r="S42" s="46"/>
     </row>
     <row r="43" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="29" t="s">
         <v>59</v>
       </c>
       <c r="D43" s="30"/>
-      <c r="E43" s="89">
+      <c r="E43" s="81">
         <v>0.1565</v>
       </c>
       <c r="F43" s="30"/>
-      <c r="G43" s="89">
+      <c r="G43" s="81">
         <v>0.10456624246095352</v>
       </c>
       <c r="H43" s="31">
         <v>-0.32246455081243458</v>
       </c>
       <c r="I43" s="31"/>
       <c r="J43" s="32">
         <v>0.66815490390385635</v>
       </c>
       <c r="K43" s="10"/>
       <c r="L43" s="44"/>
-      <c r="M43" s="45"/>
-[...1 lines deleted...]
-      <c r="O43" s="45"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41"/>
+      <c r="O43" s="41"/>
       <c r="P43" s="42"/>
-      <c r="Q43" s="47"/>
-[...1 lines deleted...]
-      <c r="S43" s="48"/>
+      <c r="Q43" s="45"/>
+      <c r="R43" s="46"/>
+      <c r="S43" s="46"/>
     </row>
     <row r="44" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B44" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="15"/>
       <c r="D44" s="16"/>
       <c r="E44" s="17"/>
       <c r="F44" s="16"/>
       <c r="G44" s="17"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17"/>
       <c r="J44" s="18"/>
       <c r="K44" s="10"/>
       <c r="L44" s="44"/>
-      <c r="M44" s="45"/>
+      <c r="M44" s="41"/>
     </row>
     <row r="45" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B45" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="29" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="30"/>
       <c r="E45" s="26">
         <v>9.6500000000000002E-2</v>
       </c>
       <c r="F45" s="24"/>
       <c r="G45" s="26">
         <v>8.3197334717303437E-2</v>
       </c>
       <c r="H45" s="25">
         <v>-0.22390894600960864</v>
       </c>
       <c r="I45" s="25"/>
       <c r="J45" s="27">
         <v>0.86214854629329984</v>
       </c>
       <c r="K45" s="10"/>
       <c r="L45" s="44"/>
-      <c r="M45" s="45"/>
-[...1 lines deleted...]
-      <c r="O45" s="45"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
       <c r="P45" s="42"/>
-      <c r="Q45" s="47"/>
-[...1 lines deleted...]
-      <c r="S45" s="48"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
     </row>
     <row r="46" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B46" s="56"/>
-[...7 lines deleted...]
-      <c r="J46" s="57"/>
+      <c r="E46" s="36"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="J46" s="34"/>
       <c r="K46" s="10"/>
     </row>
-    <row r="47" spans="2:20" s="61" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="95" t="s">
+    <row r="47" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C47" s="95"/>
-[...17 lines deleted...]
-      <c r="B48" s="94" t="s">
+      <c r="C47" s="85"/>
+      <c r="D47" s="85"/>
+      <c r="E47" s="85"/>
+      <c r="F47" s="85"/>
+      <c r="G47" s="85"/>
+      <c r="H47" s="85"/>
+      <c r="I47" s="85"/>
+      <c r="J47" s="85"/>
+      <c r="K47" s="58"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="60"/>
+      <c r="N47" s="60"/>
+      <c r="Q47" s="61"/>
+      <c r="R47" s="60"/>
+      <c r="S47" s="60"/>
+      <c r="T47" s="60"/>
+    </row>
+    <row r="48" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C48" s="94"/>
-[...17 lines deleted...]
-      <c r="B49" s="94" t="s">
+      <c r="C48" s="99"/>
+      <c r="D48" s="99"/>
+      <c r="E48" s="99"/>
+      <c r="F48" s="99"/>
+      <c r="G48" s="99"/>
+      <c r="H48" s="99"/>
+      <c r="I48" s="99"/>
+      <c r="J48" s="99"/>
+      <c r="K48" s="58"/>
+      <c r="L48" s="59"/>
+      <c r="M48" s="60"/>
+      <c r="N48" s="60"/>
+      <c r="Q48" s="61"/>
+      <c r="R48" s="60"/>
+      <c r="S48" s="60"/>
+      <c r="T48" s="60"/>
+    </row>
+    <row r="49" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C49" s="94"/>
-[...17 lines deleted...]
-      <c r="B50" s="95" t="s">
+      <c r="C49" s="99"/>
+      <c r="D49" s="99"/>
+      <c r="E49" s="99"/>
+      <c r="F49" s="99"/>
+      <c r="G49" s="99"/>
+      <c r="H49" s="99"/>
+      <c r="I49" s="99"/>
+      <c r="J49" s="99"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="Q49" s="61"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
+    </row>
+    <row r="50" spans="2:20" s="55" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C50" s="95"/>
-[...52 lines deleted...]
-      <c r="T52" s="66"/>
+      <c r="C50" s="85"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="85"/>
+      <c r="F50" s="85"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="85"/>
+      <c r="I50" s="85"/>
+      <c r="J50" s="85"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="Q50" s="61"/>
+      <c r="R50" s="60"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="60"/>
+    </row>
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="85"/>
+      <c r="C51" s="85"/>
+      <c r="D51" s="85"/>
+      <c r="E51" s="85"/>
+      <c r="F51" s="85"/>
+      <c r="G51" s="85"/>
+      <c r="H51" s="85"/>
+      <c r="I51" s="85"/>
+      <c r="J51" s="85"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B52" s="85"/>
+      <c r="C52" s="85"/>
+      <c r="D52" s="85"/>
+      <c r="E52" s="85"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
     </row>
     <row r="53" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B53" s="60" t="s">
+      <c r="B53" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="54" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B55" s="93" t="s">
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B54" s="54"/>
+      <c r="C54" s="54"/>
+      <c r="E54" s="56"/>
+      <c r="G54" s="56"/>
+      <c r="H54" s="56"/>
+      <c r="J54" s="57"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
+    </row>
+    <row r="55" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C55" s="93"/>
-[...74 lines deleted...]
-      <c r="B59" s="74" t="s">
+      <c r="C55" s="98"/>
+      <c r="D55" s="98"/>
+      <c r="E55" s="98"/>
+      <c r="F55" s="98"/>
+      <c r="G55" s="98"/>
+      <c r="H55" s="98"/>
+      <c r="I55" s="98"/>
+      <c r="J55" s="98"/>
+      <c r="K55" s="58"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="60"/>
+      <c r="N55" s="60"/>
+      <c r="Q55" s="61"/>
+      <c r="R55" s="60"/>
+      <c r="S55" s="60"/>
+      <c r="T55" s="60"/>
+    </row>
+    <row r="56" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="98"/>
+      <c r="C56" s="98"/>
+      <c r="D56" s="98"/>
+      <c r="E56" s="98"/>
+      <c r="F56" s="98"/>
+      <c r="G56" s="98"/>
+      <c r="H56" s="98"/>
+      <c r="I56" s="98"/>
+      <c r="J56" s="98"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="60"/>
+      <c r="Q56" s="61"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+    </row>
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="98"/>
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C59" s="77"/>
-[...17 lines deleted...]
-      <c r="B60" s="93" t="s">
+      <c r="C59" s="70"/>
+      <c r="D59" s="70"/>
+      <c r="E59" s="70"/>
+      <c r="F59" s="70"/>
+      <c r="G59" s="70"/>
+      <c r="H59" s="70"/>
+      <c r="I59" s="70"/>
+      <c r="J59" s="70"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C60" s="93"/>
-[...70 lines deleted...]
-      <c r="B64" s="76" t="s">
+      <c r="C60" s="98"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="98"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+      <c r="Q60" s="61"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="98"/>
+      <c r="C61" s="98"/>
+      <c r="D61" s="98"/>
+      <c r="E61" s="98"/>
+      <c r="F61" s="98"/>
+      <c r="G61" s="98"/>
+      <c r="H61" s="98"/>
+      <c r="I61" s="98"/>
+      <c r="J61" s="98"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="60"/>
+      <c r="S61" s="60"/>
+      <c r="T61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="98"/>
+      <c r="C62" s="98"/>
+      <c r="D62" s="98"/>
+      <c r="E62" s="98"/>
+      <c r="F62" s="98"/>
+      <c r="G62" s="98"/>
+      <c r="H62" s="98"/>
+      <c r="I62" s="98"/>
+      <c r="J62" s="98"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+      <c r="Q62" s="61"/>
+      <c r="R62" s="60"/>
+      <c r="S62" s="60"/>
+      <c r="T62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B63" s="68"/>
+      <c r="C63" s="71"/>
+      <c r="D63" s="71"/>
+      <c r="E63" s="71"/>
+      <c r="F63" s="71"/>
+      <c r="G63" s="71"/>
+      <c r="H63" s="71"/>
+      <c r="I63" s="71"/>
+      <c r="J63" s="71"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="59"/>
+      <c r="M63" s="60"/>
+      <c r="N63" s="60"/>
+    </row>
+    <row r="64" spans="2:20" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B64" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C64" s="79"/>
-[...28 lines deleted...]
-      <c r="B66" s="90">
+      <c r="C64" s="72"/>
+      <c r="D64" s="72"/>
+      <c r="E64" s="72"/>
+      <c r="F64" s="73"/>
+      <c r="G64" s="73"/>
+      <c r="H64" s="73"/>
+      <c r="I64" s="73"/>
+      <c r="J64" s="73"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="60"/>
+      <c r="N64" s="60"/>
+    </row>
+    <row r="65" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B65" s="69"/>
+      <c r="C65" s="72"/>
+      <c r="D65" s="72"/>
+      <c r="E65" s="72"/>
+      <c r="F65" s="73"/>
+      <c r="G65" s="73"/>
+      <c r="H65" s="73"/>
+      <c r="I65" s="73"/>
+      <c r="J65" s="73"/>
+      <c r="K65" s="58"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="60"/>
+      <c r="N65" s="60"/>
+    </row>
+    <row r="66" spans="2:14" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B66" s="82">
         <v>5133406</v>
       </c>
-      <c r="C66" s="71"/>
-[...31 lines deleted...]
-      <c r="K68" s="70"/>
+      <c r="C66" s="64"/>
+      <c r="D66" s="64"/>
+      <c r="E66" s="64"/>
+      <c r="F66" s="64"/>
+      <c r="G66" s="64"/>
+      <c r="H66" s="64"/>
+      <c r="I66" s="64"/>
+      <c r="J66" s="64"/>
+      <c r="K66" s="62"/>
+    </row>
+    <row r="67" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="63"/>
+      <c r="C67" s="63"/>
+      <c r="D67" s="63"/>
+      <c r="E67" s="63"/>
+      <c r="F67" s="63"/>
+      <c r="G67" s="63"/>
+      <c r="H67" s="63"/>
+      <c r="I67" s="63"/>
+      <c r="J67" s="63"/>
+    </row>
+    <row r="68" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="63"/>
+      <c r="C68" s="63"/>
+      <c r="D68" s="63"/>
+      <c r="E68" s="63"/>
+      <c r="F68" s="63"/>
+      <c r="G68" s="63"/>
+      <c r="H68" s="63"/>
+      <c r="I68" s="63"/>
+      <c r="J68" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B47:J47"/>
     <mergeCell ref="G1:J2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G38:J38"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="B60:J62"/>
     <mergeCell ref="B48:J48"/>
     <mergeCell ref="B49:J49"/>
     <mergeCell ref="B50:J50"/>
     <mergeCell ref="B51:J51"/>
     <mergeCell ref="B52:J52"/>
     <mergeCell ref="B55:J58"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="36" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20D160D0-49F9-4500-84C6-B1D4EB9214C6}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T70"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B68" sqref="B68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
+      <c r="B2" s="92">
         <v>45991</v>
       </c>
-      <c r="C2" s="103"/>
-[...6 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
         <v>7.0499999999999993E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
         <v>4.4373697691784453E-2</v>
       </c>
       <c r="H8" s="22">
         <v>-0.60813910677814464</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
         <v>0.62941415165651715</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
         <v>5.1006029834999272E-2</v>
       </c>
       <c r="H9" s="22">
         <v>-0.56939280226590194</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
         <v>0.64158528094338707</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
         <v>4.6942143054059138E-2</v>
       </c>
       <c r="H10" s="22">
         <v>-0.20047923376934129</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
         <v>0.71667393975662808</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
         <v>4.7432208822417436E-2</v>
       </c>
       <c r="H11" s="22">
         <v>-0.63706507622607156</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
         <v>0.6004077066128789</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
         <v>4.0594875055551601E-2</v>
       </c>
       <c r="H12" s="22">
         <v>-0.65213725643359377</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
         <v>0.59698345669928821</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...9 lines deleted...]
-      <c r="B13" s="88" t="s">
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
         <v>3.1677747457483564E-2</v>
       </c>
       <c r="H13" s="22">
         <v>-3.1076435063535092E-3</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
         <v>0.974699921768725</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...5 lines deleted...]
-      <c r="B14" s="88" t="s">
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
         <v>3.6463844194949732E-2</v>
       </c>
       <c r="H14" s="22">
         <v>7.0384775900362156E-3</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
         <v>0.95957484723551933</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
         <v>5.3499999999999999E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
         <v>5.1864152472611585E-2</v>
       </c>
       <c r="H15" s="22">
         <v>9.3785938014312564E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
         <v>0.96942341070302029</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
         <v>2.7893359392397243E-2</v>
       </c>
       <c r="H16" s="22">
         <v>0.11528902076607767</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
         <v>0.96183997904818075</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
         <v>4.9337910852652593E-2</v>
       </c>
       <c r="H17" s="22">
         <v>-8.3679587804294468E-3</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
         <v>1.0172765124258267</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
+      <c r="G18" s="81">
         <v>5.2007364973280089E-2</v>
       </c>
       <c r="H18" s="31">
         <v>-0.13718098782867982</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
         <v>0.75923160544934432</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
         <v>4.0476697368275645E-2</v>
       </c>
       <c r="H20" s="22">
         <v>-0.67253509618034435</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
         <v>0.55070336555477073</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
         <v>4.1963010568854021E-2</v>
       </c>
       <c r="H21" s="22">
         <v>-0.65877439691251494</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
         <v>0.55214487590597394</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
         <v>2.9068273710275178E-2</v>
       </c>
       <c r="H22" s="22">
         <v>1.7604555301049495E-2</v>
       </c>
       <c r="I22" s="21"/>
       <c r="J22" s="23">
         <v>1.0023542658715578</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...4 lines deleted...]
-    <row r="23" spans="2:20" s="49" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="28" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="30"/>
-      <c r="E23" s="89">
+      <c r="E23" s="81">
         <v>4.2999999999999997E-2</v>
       </c>
       <c r="F23" s="30"/>
-      <c r="G23" s="89">
+      <c r="G23" s="81">
         <v>4.3533320679730848E-2</v>
       </c>
       <c r="H23" s="31">
         <v>-8.7149370095922052E-2</v>
       </c>
       <c r="I23" s="31"/>
       <c r="J23" s="32">
         <v>1.0124028065053687</v>
       </c>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...1 lines deleted...]
-      <c r="O23" s="45"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
       <c r="P23" s="42"/>
-      <c r="Q23" s="47"/>
-[...5 lines deleted...]
-      <c r="B24" s="51" t="s">
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="52"/>
-[...5 lines deleted...]
-      <c r="I24" s="52"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
       <c r="J24" s="40"/>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...7 lines deleted...]
-    <row r="25" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="P24" s="45"/>
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B25" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="21"/>
       <c r="E25" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
         <v>4.1128684051501323E-2</v>
       </c>
       <c r="H25" s="22">
         <v>-0.6122254743898492</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
         <v>0.57123172293751845</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
         <v>3.9373223406422055E-2</v>
       </c>
       <c r="H26" s="22">
         <v>-0.60864446532261984</v>
       </c>
       <c r="I26" s="21"/>
       <c r="J26" s="23">
         <v>0.57062642618002968</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...4 lines deleted...]
-    <row r="27" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B27" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="13"/>
       <c r="E27" s="22">
         <v>2.9499999999999998E-2</v>
       </c>
       <c r="F27" s="21"/>
       <c r="G27" s="22">
         <v>2.9414916749874186E-2</v>
       </c>
       <c r="H27" s="22">
         <v>1.7985415395217547E-2</v>
       </c>
       <c r="I27" s="21"/>
       <c r="J27" s="23">
         <v>0.99711582202963345</v>
       </c>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...1 lines deleted...]
-      <c r="O27" s="45"/>
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="O27" s="41"/>
       <c r="P27" s="42"/>
-      <c r="Q27" s="47"/>
-[...4 lines deleted...]
-    <row r="28" spans="2:20" s="49" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="30"/>
-      <c r="E28" s="89">
+      <c r="E28" s="81">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="F28" s="30"/>
-      <c r="G28" s="89">
+      <c r="G28" s="81">
         <v>4.2116829991671961E-2</v>
       </c>
       <c r="H28" s="31">
         <v>-0.10629490800685742</v>
       </c>
       <c r="I28" s="31"/>
       <c r="J28" s="32">
         <v>1.00278166646838</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...5 lines deleted...]
-      <c r="B29" s="51" t="s">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C29" s="52"/>
-[...5 lines deleted...]
-      <c r="I29" s="52"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
       <c r="J29" s="40"/>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...7 lines deleted...]
-    <row r="30" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B30" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="21"/>
       <c r="E30" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
         <v>3.3758796505614842E-2</v>
       </c>
       <c r="H30" s="22">
         <v>-0.76162522917808617</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
         <v>0.51540147336816555</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
         <v>3.3293850151396777E-2</v>
       </c>
       <c r="H31" s="22">
         <v>-0.71093983059553434</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
         <v>0.52021640861557461</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B32" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F32" s="21"/>
       <c r="G32" s="22">
         <v>3.5792201739933055E-2</v>
       </c>
       <c r="H32" s="22">
         <v>-0.71892097453825976</v>
       </c>
       <c r="I32" s="21"/>
       <c r="J32" s="23">
         <v>0.53822859759297825</v>
       </c>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...1 lines deleted...]
-      <c r="O32" s="45"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
       <c r="P32" s="42"/>
-      <c r="Q32" s="47"/>
-[...4 lines deleted...]
-    <row r="33" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="22">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="F33" s="21"/>
       <c r="G33" s="22">
         <v>2.9607820853027971E-2</v>
       </c>
       <c r="H33" s="22">
         <v>-0.78255939462262269</v>
       </c>
       <c r="I33" s="21"/>
       <c r="J33" s="23">
         <v>0.48537411234472083</v>
       </c>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...1 lines deleted...]
-      <c r="O33" s="45"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
       <c r="P33" s="42"/>
-      <c r="Q33" s="47"/>
-[...4 lines deleted...]
-    <row r="34" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="22">
         <v>7.85E-2</v>
       </c>
       <c r="F34" s="21"/>
       <c r="G34" s="22">
         <v>3.3978755132191736E-2</v>
       </c>
       <c r="H34" s="22">
         <v>-0.88276894151829011</v>
       </c>
       <c r="I34" s="21"/>
       <c r="J34" s="23">
         <v>0.43285038384957625</v>
       </c>
       <c r="K34" s="43"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
-[...1 lines deleted...]
-      <c r="O34" s="45"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
       <c r="P34" s="42"/>
-      <c r="Q34" s="47"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q34" s="45"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+    </row>
+    <row r="35" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B35" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D35" s="13"/>
       <c r="E35" s="22">
         <v>7.8E-2</v>
       </c>
       <c r="F35" s="21"/>
       <c r="G35" s="22">
         <v>3.7513738272668219E-2</v>
       </c>
       <c r="H35" s="22">
         <v>-0.76284311298796215</v>
       </c>
       <c r="I35" s="21"/>
       <c r="J35" s="23">
         <v>0.48094536247010539</v>
       </c>
       <c r="K35" s="43"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
-[...1 lines deleted...]
-      <c r="O35" s="45"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="41"/>
+      <c r="O35" s="41"/>
       <c r="P35" s="42"/>
-      <c r="Q35" s="47"/>
-[...4 lines deleted...]
-    <row r="36" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q35" s="45"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+    </row>
+    <row r="36" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B36" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D36" s="13"/>
       <c r="E36" s="22">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="F36" s="21"/>
       <c r="G36" s="22">
         <v>3.5903884818527722E-2</v>
       </c>
       <c r="H36" s="22">
         <v>-0.6698916997593285</v>
       </c>
       <c r="I36" s="21"/>
       <c r="J36" s="23">
         <v>0.55236745874658033</v>
       </c>
       <c r="K36" s="43"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
-[...1 lines deleted...]
-      <c r="O36" s="45"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="O36" s="41"/>
       <c r="P36" s="42"/>
-      <c r="Q36" s="47"/>
-[...4 lines deleted...]
-    <row r="37" spans="2:20" s="46" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q36" s="45"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+    </row>
+    <row r="37" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="28"/>
       <c r="C37" s="29"/>
       <c r="D37" s="30"/>
       <c r="E37" s="31"/>
       <c r="F37" s="30"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="30"/>
       <c r="J37" s="32"/>
       <c r="K37" s="43"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
-[...12 lines deleted...]
-      <c r="J38" s="55"/>
+      <c r="M37" s="41"/>
+      <c r="N37" s="41"/>
+      <c r="Q37" s="45"/>
+      <c r="R37" s="46"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+    </row>
+    <row r="38" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="50"/>
+      <c r="C38" s="50"/>
+      <c r="E38" s="51"/>
+      <c r="G38" s="51"/>
+      <c r="H38" s="51"/>
+      <c r="J38" s="52"/>
       <c r="K38" s="43"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
-[...16 lines deleted...]
-      <c r="K39" s="58"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="41"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+    </row>
+    <row r="39" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D39" s="10"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="34"/>
+      <c r="I39" s="10"/>
+      <c r="K39" s="34"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
+      <c r="M39" s="41"/>
     </row>
     <row r="40" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C40" s="56"/>
-[...6 lines deleted...]
-      <c r="J40" s="106"/>
+      <c r="G40" s="96"/>
+      <c r="H40" s="96"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="96"/>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
+      <c r="M40" s="41"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="56"/>
-[...7 lines deleted...]
-      <c r="J41" s="58"/>
+      <c r="E41" s="53"/>
+      <c r="G41" s="97"/>
+      <c r="H41" s="97"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="34"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B42" s="2"/>
       <c r="C42" s="3"/>
       <c r="D42" s="4"/>
       <c r="E42" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H42" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I42" s="8"/>
       <c r="J42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
+      <c r="M42" s="41"/>
     </row>
     <row r="43" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="15"/>
       <c r="D43" s="16"/>
       <c r="E43" s="17"/>
       <c r="F43" s="16"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="18"/>
       <c r="K43" s="10"/>
       <c r="L43" s="44"/>
-      <c r="M43" s="45"/>
+      <c r="M43" s="41"/>
     </row>
     <row r="44" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B44" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="13"/>
       <c r="E44" s="22">
         <v>6.25E-2</v>
       </c>
       <c r="F44" s="21"/>
       <c r="G44" s="22">
         <v>4.512553250972199E-2</v>
       </c>
       <c r="H44" s="22">
         <v>-9.484449821011616E-2</v>
       </c>
       <c r="I44" s="22"/>
       <c r="J44" s="23">
         <v>0.72200852015555184</v>
       </c>
       <c r="K44" s="10"/>
       <c r="L44" s="44"/>
-      <c r="M44" s="45"/>
-[...1 lines deleted...]
-      <c r="O44" s="45"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="41"/>
       <c r="P44" s="42"/>
-      <c r="Q44" s="47"/>
-[...1 lines deleted...]
-      <c r="S44" s="48"/>
+      <c r="Q44" s="45"/>
+      <c r="R44" s="46"/>
+      <c r="S44" s="46"/>
     </row>
     <row r="45" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B45" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="29" t="s">
         <v>59</v>
       </c>
       <c r="D45" s="30"/>
-      <c r="E45" s="89">
+      <c r="E45" s="81">
         <v>0.1565</v>
       </c>
       <c r="F45" s="30"/>
-      <c r="G45" s="89">
+      <c r="G45" s="81">
         <v>0.10398455008187547</v>
       </c>
       <c r="H45" s="31">
         <v>-0.26136412111649243</v>
       </c>
       <c r="I45" s="31"/>
       <c r="J45" s="32">
         <v>0.66443801969249505</v>
       </c>
       <c r="K45" s="10"/>
       <c r="L45" s="44"/>
-      <c r="M45" s="45"/>
-[...1 lines deleted...]
-      <c r="O45" s="45"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
       <c r="P45" s="42"/>
-      <c r="Q45" s="47"/>
-[...1 lines deleted...]
-      <c r="S45" s="48"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
     </row>
     <row r="46" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B46" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C46" s="15"/>
       <c r="D46" s="16"/>
       <c r="E46" s="17"/>
       <c r="F46" s="16"/>
       <c r="G46" s="17"/>
       <c r="H46" s="17"/>
       <c r="I46" s="17"/>
       <c r="J46" s="18"/>
       <c r="K46" s="10"/>
       <c r="L46" s="44"/>
-      <c r="M46" s="45"/>
+      <c r="M46" s="41"/>
     </row>
     <row r="47" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B47" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C47" s="29" t="s">
         <v>52</v>
       </c>
       <c r="D47" s="30"/>
       <c r="E47" s="26">
         <v>9.6500000000000002E-2</v>
       </c>
       <c r="F47" s="24"/>
       <c r="G47" s="26">
         <v>8.2829867875394314E-2</v>
       </c>
       <c r="H47" s="25">
         <v>-0.21060628082507593</v>
       </c>
       <c r="I47" s="25"/>
       <c r="J47" s="27">
         <v>0.85834059974501875</v>
       </c>
       <c r="K47" s="10"/>
       <c r="L47" s="44"/>
-      <c r="M47" s="45"/>
-[...1 lines deleted...]
-      <c r="O47" s="45"/>
+      <c r="M47" s="41"/>
+      <c r="N47" s="41"/>
+      <c r="O47" s="41"/>
       <c r="P47" s="42"/>
-      <c r="Q47" s="47"/>
-[...1 lines deleted...]
-      <c r="S47" s="48"/>
+      <c r="Q47" s="45"/>
+      <c r="R47" s="46"/>
+      <c r="S47" s="46"/>
     </row>
     <row r="48" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B48" s="56"/>
-[...7 lines deleted...]
-      <c r="J48" s="57"/>
+      <c r="E48" s="36"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+      <c r="J48" s="34"/>
       <c r="K48" s="10"/>
     </row>
-    <row r="49" spans="2:20" s="61" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="95" t="s">
+    <row r="49" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C49" s="95"/>
-[...17 lines deleted...]
-      <c r="B50" s="94" t="s">
+      <c r="C49" s="85"/>
+      <c r="D49" s="85"/>
+      <c r="E49" s="85"/>
+      <c r="F49" s="85"/>
+      <c r="G49" s="85"/>
+      <c r="H49" s="85"/>
+      <c r="I49" s="85"/>
+      <c r="J49" s="85"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="Q49" s="61"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
+    </row>
+    <row r="50" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C50" s="94"/>
-[...17 lines deleted...]
-      <c r="B51" s="94" t="s">
+      <c r="C50" s="99"/>
+      <c r="D50" s="99"/>
+      <c r="E50" s="99"/>
+      <c r="F50" s="99"/>
+      <c r="G50" s="99"/>
+      <c r="H50" s="99"/>
+      <c r="I50" s="99"/>
+      <c r="J50" s="99"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="Q50" s="61"/>
+      <c r="R50" s="60"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="60"/>
+    </row>
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C51" s="94"/>
-[...17 lines deleted...]
-      <c r="B52" s="95" t="s">
+      <c r="C51" s="99"/>
+      <c r="D51" s="99"/>
+      <c r="E51" s="99"/>
+      <c r="F51" s="99"/>
+      <c r="G51" s="99"/>
+      <c r="H51" s="99"/>
+      <c r="I51" s="99"/>
+      <c r="J51" s="99"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C52" s="95"/>
-[...52 lines deleted...]
-      <c r="T54" s="66"/>
+      <c r="C52" s="85"/>
+      <c r="D52" s="85"/>
+      <c r="E52" s="85"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
+    </row>
+    <row r="53" spans="2:20" s="55" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="85"/>
+      <c r="C53" s="85"/>
+      <c r="D53" s="85"/>
+      <c r="E53" s="85"/>
+      <c r="F53" s="85"/>
+      <c r="G53" s="85"/>
+      <c r="H53" s="85"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="85"/>
+      <c r="K53" s="58"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="60"/>
+      <c r="N53" s="60"/>
+      <c r="Q53" s="61"/>
+      <c r="R53" s="60"/>
+      <c r="S53" s="60"/>
+      <c r="T53" s="60"/>
+    </row>
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B54" s="85"/>
+      <c r="C54" s="85"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="85"/>
+      <c r="F54" s="85"/>
+      <c r="G54" s="85"/>
+      <c r="H54" s="85"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="85"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
     </row>
     <row r="55" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B55" s="60" t="s">
+      <c r="B55" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="56" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B57" s="93" t="s">
+    <row r="56" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B56" s="54"/>
+      <c r="C56" s="54"/>
+      <c r="E56" s="56"/>
+      <c r="G56" s="56"/>
+      <c r="H56" s="56"/>
+      <c r="J56" s="57"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="60"/>
+      <c r="Q56" s="61"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+    </row>
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="93"/>
-[...74 lines deleted...]
-      <c r="B61" s="74" t="s">
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="98"/>
+      <c r="C59" s="98"/>
+      <c r="D59" s="98"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="98"/>
+      <c r="G59" s="98"/>
+      <c r="H59" s="98"/>
+      <c r="I59" s="98"/>
+      <c r="J59" s="98"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="98"/>
+      <c r="C60" s="98"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="98"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+      <c r="Q60" s="61"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C61" s="77"/>
-[...17 lines deleted...]
-      <c r="B62" s="93" t="s">
+      <c r="C61" s="70"/>
+      <c r="D61" s="70"/>
+      <c r="E61" s="70"/>
+      <c r="F61" s="70"/>
+      <c r="G61" s="70"/>
+      <c r="H61" s="70"/>
+      <c r="I61" s="70"/>
+      <c r="J61" s="70"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="60"/>
+      <c r="S61" s="60"/>
+      <c r="T61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C62" s="93"/>
-[...70 lines deleted...]
-      <c r="B66" s="76" t="s">
+      <c r="C62" s="98"/>
+      <c r="D62" s="98"/>
+      <c r="E62" s="98"/>
+      <c r="F62" s="98"/>
+      <c r="G62" s="98"/>
+      <c r="H62" s="98"/>
+      <c r="I62" s="98"/>
+      <c r="J62" s="98"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+      <c r="Q62" s="61"/>
+      <c r="R62" s="60"/>
+      <c r="S62" s="60"/>
+      <c r="T62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="98"/>
+      <c r="C63" s="98"/>
+      <c r="D63" s="98"/>
+      <c r="E63" s="98"/>
+      <c r="F63" s="98"/>
+      <c r="G63" s="98"/>
+      <c r="H63" s="98"/>
+      <c r="I63" s="98"/>
+      <c r="J63" s="98"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="59"/>
+      <c r="M63" s="60"/>
+      <c r="N63" s="60"/>
+      <c r="Q63" s="61"/>
+      <c r="R63" s="60"/>
+      <c r="S63" s="60"/>
+      <c r="T63" s="60"/>
+    </row>
+    <row r="64" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="98"/>
+      <c r="C64" s="98"/>
+      <c r="D64" s="98"/>
+      <c r="E64" s="98"/>
+      <c r="F64" s="98"/>
+      <c r="G64" s="98"/>
+      <c r="H64" s="98"/>
+      <c r="I64" s="98"/>
+      <c r="J64" s="98"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="60"/>
+      <c r="N64" s="60"/>
+      <c r="Q64" s="61"/>
+      <c r="R64" s="60"/>
+      <c r="S64" s="60"/>
+      <c r="T64" s="60"/>
+    </row>
+    <row r="65" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B65" s="68"/>
+      <c r="C65" s="71"/>
+      <c r="D65" s="71"/>
+      <c r="E65" s="71"/>
+      <c r="F65" s="71"/>
+      <c r="G65" s="71"/>
+      <c r="H65" s="71"/>
+      <c r="I65" s="71"/>
+      <c r="J65" s="71"/>
+      <c r="K65" s="58"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="60"/>
+      <c r="N65" s="60"/>
+    </row>
+    <row r="66" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B66" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C66" s="79"/>
-[...28 lines deleted...]
-      <c r="B68" s="90">
+      <c r="C66" s="72"/>
+      <c r="D66" s="72"/>
+      <c r="E66" s="72"/>
+      <c r="F66" s="73"/>
+      <c r="G66" s="73"/>
+      <c r="H66" s="73"/>
+      <c r="I66" s="73"/>
+      <c r="J66" s="73"/>
+      <c r="K66" s="58"/>
+      <c r="L66" s="59"/>
+      <c r="M66" s="60"/>
+      <c r="N66" s="60"/>
+    </row>
+    <row r="67" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B67" s="69"/>
+      <c r="C67" s="72"/>
+      <c r="D67" s="72"/>
+      <c r="E67" s="72"/>
+      <c r="F67" s="73"/>
+      <c r="G67" s="73"/>
+      <c r="H67" s="73"/>
+      <c r="I67" s="73"/>
+      <c r="J67" s="73"/>
+      <c r="K67" s="58"/>
+      <c r="L67" s="59"/>
+      <c r="M67" s="60"/>
+      <c r="N67" s="60"/>
+    </row>
+    <row r="68" spans="2:14" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B68" s="82">
         <v>5074783</v>
       </c>
-      <c r="C68" s="71"/>
-[...31 lines deleted...]
-      <c r="K70" s="70"/>
+      <c r="C68" s="64"/>
+      <c r="D68" s="64"/>
+      <c r="E68" s="64"/>
+      <c r="F68" s="64"/>
+      <c r="G68" s="64"/>
+      <c r="H68" s="64"/>
+      <c r="I68" s="64"/>
+      <c r="J68" s="64"/>
+      <c r="K68" s="62"/>
+    </row>
+    <row r="69" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="63"/>
+      <c r="C69" s="63"/>
+      <c r="D69" s="63"/>
+      <c r="E69" s="63"/>
+      <c r="F69" s="63"/>
+      <c r="G69" s="63"/>
+      <c r="H69" s="63"/>
+      <c r="I69" s="63"/>
+      <c r="J69" s="63"/>
+    </row>
+    <row r="70" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="63"/>
+      <c r="C70" s="63"/>
+      <c r="D70" s="63"/>
+      <c r="E70" s="63"/>
+      <c r="F70" s="63"/>
+      <c r="G70" s="63"/>
+      <c r="H70" s="63"/>
+      <c r="I70" s="63"/>
+      <c r="J70" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B62:J64"/>
     <mergeCell ref="B50:J50"/>
     <mergeCell ref="B51:J51"/>
     <mergeCell ref="B52:J52"/>
     <mergeCell ref="B53:J53"/>
     <mergeCell ref="B54:J54"/>
     <mergeCell ref="B57:J60"/>
     <mergeCell ref="B49:J49"/>
     <mergeCell ref="G1:J2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G40:J40"/>
     <mergeCell ref="G41:H41"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87E0E567-3F24-45C1-9762-D2F53516E147}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T70"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="14.5546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="66.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="2.109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="22.33203125" style="10" customWidth="1"/>
     <col min="6" max="6" width="2.109375" style="34" customWidth="1"/>
     <col min="7" max="7" width="14.88671875" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="34" customWidth="1"/>
     <col min="10" max="10" width="21.33203125" style="10" customWidth="1"/>
     <col min="11" max="11" width="1.44140625" style="33" customWidth="1"/>
     <col min="12" max="12" width="10.88671875" style="10" customWidth="1"/>
     <col min="13" max="13" width="16" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.88671875" style="10" customWidth="1"/>
     <col min="15" max="15" width="26.33203125" style="10" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.6640625" style="10" customWidth="1"/>
     <col min="18" max="18" width="9.109375" style="10"/>
     <col min="19" max="19" width="7.109375" style="10" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="65" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="36"/>
       <c r="E1" s="35"/>
-      <c r="F1" s="73"/>
-[...3 lines deleted...]
-      <c r="J1" s="98"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="2:20" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="102">
+      <c r="B2" s="92">
         <v>45961</v>
       </c>
-      <c r="C2" s="103"/>
-[...6 lines deleted...]
-      <c r="J2" s="101"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="91"/>
     </row>
     <row r="3" spans="2:20" x14ac:dyDescent="0.25">
       <c r="E3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="J3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
     </row>
     <row r="4" spans="2:20" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E4"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="J4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
     </row>
     <row r="5" spans="2:20" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="82"/>
+      <c r="C5" s="75"/>
       <c r="D5" s="30"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="85"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="78"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
     </row>
     <row r="6" spans="2:20" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81"/>
+      <c r="B6" s="74"/>
       <c r="C6" s="3"/>
       <c r="D6" s="4"/>
       <c r="E6" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="34"/>
       <c r="O6" s="34"/>
     </row>
     <row r="7" spans="2:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="H7" s="39"/>
       <c r="I7" s="39"/>
       <c r="J7" s="40"/>
       <c r="L7" s="41"/>
       <c r="M7" s="34"/>
       <c r="N7" s="34"/>
       <c r="O7" s="34"/>
       <c r="P7" s="42"/>
     </row>
-    <row r="8" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B8" s="79" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
         <v>7.0499999999999993E-2</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="22">
         <v>4.4478334108008964E-2</v>
       </c>
       <c r="H8" s="22">
         <v>-0.58283457350894763</v>
       </c>
       <c r="I8" s="22"/>
       <c r="J8" s="23">
         <v>0.63089835614197121</v>
       </c>
       <c r="K8" s="43"/>
       <c r="L8" s="44"/>
-      <c r="M8" s="45"/>
-[...9 lines deleted...]
-      <c r="B9" s="88" t="s">
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+    </row>
+    <row r="9" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B9" s="80" t="s">
         <v>76</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="22">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="F9" s="21"/>
       <c r="G9" s="22">
         <v>5.177676724571615E-2</v>
       </c>
       <c r="H9" s="22">
         <v>-0.54475900543765665</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="23">
         <v>0.65128009114108365</v>
       </c>
       <c r="K9" s="43"/>
       <c r="L9" s="44"/>
-      <c r="M9" s="45"/>
-[...1 lines deleted...]
-      <c r="O9" s="45"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
       <c r="P9" s="42"/>
-      <c r="Q9" s="47"/>
-[...5 lines deleted...]
-      <c r="B10" s="88" t="s">
+      <c r="Q9" s="45"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B10" s="80" t="s">
         <v>82</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13"/>
       <c r="E10" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F10" s="21"/>
       <c r="G10" s="22">
         <v>4.9018608820108139E-2</v>
       </c>
       <c r="H10" s="22">
         <v>-0.1851354403914065</v>
       </c>
       <c r="I10" s="21"/>
       <c r="J10" s="23">
         <v>0.74837570717722346</v>
       </c>
       <c r="K10" s="43"/>
       <c r="L10" s="44"/>
-      <c r="M10" s="45"/>
-[...9 lines deleted...]
-      <c r="B11" s="88" t="s">
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B11" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="47" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="22">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="F11" s="21"/>
       <c r="G11" s="22">
         <v>4.7623555212934154E-2</v>
       </c>
       <c r="H11" s="22">
         <v>-0.60774045243826491</v>
       </c>
       <c r="I11" s="21"/>
       <c r="J11" s="23">
         <v>0.60282981282195136</v>
       </c>
       <c r="K11" s="43"/>
       <c r="L11" s="44"/>
-      <c r="M11" s="45"/>
-[...1 lines deleted...]
-      <c r="O11" s="45"/>
+      <c r="M11" s="41"/>
+      <c r="N11" s="41"/>
+      <c r="O11" s="41"/>
       <c r="P11" s="42"/>
-      <c r="Q11" s="47"/>
-[...5 lines deleted...]
-      <c r="B12" s="88" t="s">
+      <c r="Q11" s="45"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="2:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="80" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="13"/>
       <c r="E12" s="22">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="F12" s="21"/>
       <c r="G12" s="22">
         <v>4.0822835404627306E-2</v>
       </c>
       <c r="H12" s="22">
         <v>-0.62526732946887764</v>
       </c>
       <c r="I12" s="21"/>
       <c r="J12" s="23">
         <v>0.60033581477393094</v>
       </c>
       <c r="K12" s="43"/>
       <c r="L12" s="44"/>
-      <c r="M12" s="45"/>
-[...9 lines deleted...]
-      <c r="B13" s="88" t="s">
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="45"/>
+      <c r="Q12" s="45"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B13" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="13"/>
       <c r="E13" s="22">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="F13" s="21"/>
       <c r="G13" s="22">
         <v>3.1798145234452888E-2</v>
       </c>
       <c r="H13" s="22">
         <v>-4.9446464293900544E-3</v>
       </c>
       <c r="I13" s="21"/>
       <c r="J13" s="23">
         <v>0.97840446875239651</v>
       </c>
       <c r="K13" s="43"/>
       <c r="L13" s="44"/>
-      <c r="M13" s="45"/>
-[...1 lines deleted...]
-      <c r="O13" s="45"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
       <c r="P13" s="42"/>
-      <c r="Q13" s="47"/>
-[...5 lines deleted...]
-      <c r="B14" s="88" t="s">
+      <c r="Q13" s="45"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B14" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="22">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="22">
         <v>3.6226829140323741E-2</v>
       </c>
       <c r="H14" s="22">
         <v>8.2441581234644692E-3</v>
       </c>
       <c r="I14" s="21"/>
       <c r="J14" s="23">
         <v>0.95333760895588793</v>
       </c>
       <c r="K14" s="43"/>
       <c r="L14" s="44"/>
-      <c r="M14" s="45"/>
-[...9 lines deleted...]
-      <c r="B15" s="88" t="s">
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B15" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="22">
         <v>5.3499999999999999E-2</v>
       </c>
       <c r="F15" s="21"/>
       <c r="G15" s="22">
         <v>5.1920913329341505E-2</v>
       </c>
       <c r="H15" s="22">
         <v>9.089866389163348E-2</v>
       </c>
       <c r="I15" s="21"/>
       <c r="J15" s="23">
         <v>0.97048436129610294</v>
       </c>
       <c r="K15" s="43"/>
       <c r="L15" s="44"/>
-      <c r="M15" s="45"/>
-[...1 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
       <c r="P15" s="42"/>
-      <c r="Q15" s="47"/>
-[...5 lines deleted...]
-      <c r="B16" s="88" t="s">
+      <c r="Q15" s="45"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B16" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F16" s="21"/>
       <c r="G16" s="22">
         <v>2.8090047424207606E-2</v>
       </c>
       <c r="H16" s="22">
         <v>0.11733843368325227</v>
       </c>
       <c r="I16" s="21"/>
       <c r="J16" s="23">
         <v>0.96862232497267609</v>
       </c>
       <c r="K16" s="43"/>
       <c r="L16" s="44"/>
-      <c r="M16" s="45"/>
-[...9 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B17" s="80" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="22">
         <v>4.8500000000000001E-2</v>
       </c>
       <c r="F17" s="21"/>
       <c r="G17" s="22">
         <v>4.8333870657673243E-2</v>
       </c>
       <c r="H17" s="22">
         <v>-1.0393030477291017E-2</v>
       </c>
       <c r="I17" s="21"/>
       <c r="J17" s="23">
         <v>0.99657465273553081</v>
       </c>
       <c r="K17" s="43"/>
       <c r="L17" s="44"/>
-      <c r="M17" s="45"/>
-[...1 lines deleted...]
-      <c r="O17" s="45"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
       <c r="P17" s="42"/>
-      <c r="Q17" s="47"/>
-[...4 lines deleted...]
-    <row r="18" spans="2:20" s="49" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="45"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="30"/>
-      <c r="E18" s="89">
+      <c r="E18" s="81">
         <v>6.8500000000000005E-2</v>
       </c>
       <c r="F18" s="30"/>
-      <c r="G18" s="89">
+      <c r="G18" s="81">
         <v>5.1095575083996807E-2</v>
       </c>
       <c r="H18" s="31">
         <v>-0.13011075204659536</v>
       </c>
       <c r="I18" s="31"/>
       <c r="J18" s="32">
         <v>0.74592080414593875</v>
       </c>
       <c r="K18" s="43"/>
       <c r="L18" s="44"/>
-      <c r="M18" s="45"/>
-[...9 lines deleted...]
-      <c r="B19" s="51" t="s">
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+    </row>
+    <row r="19" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="52"/>
-[...5 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
       <c r="J19" s="40"/>
       <c r="K19" s="43"/>
       <c r="L19" s="44"/>
-      <c r="M19" s="45"/>
-[...8 lines deleted...]
-      <c r="B20" s="87" t="s">
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+    </row>
+    <row r="20" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="B20" s="79" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="22">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="F20" s="21"/>
       <c r="G20" s="22">
         <v>3.9944996235111933E-2</v>
       </c>
       <c r="H20" s="22">
         <v>-0.64590765134650086</v>
       </c>
       <c r="I20" s="22"/>
       <c r="J20" s="23">
         <v>0.54346933653213514</v>
       </c>
       <c r="K20" s="43"/>
       <c r="L20" s="44"/>
-      <c r="M20" s="45"/>
-[...1 lines deleted...]
-      <c r="O20" s="45"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
       <c r="P20" s="42"/>
-      <c r="Q20" s="47"/>
-[...4 lines deleted...]
-    <row r="21" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q20" s="45"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+    </row>
+    <row r="21" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B21" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="22">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="22">
         <v>4.2309337805765318E-2</v>
       </c>
       <c r="H21" s="22">
         <v>-0.63475187702032065</v>
       </c>
       <c r="I21" s="21"/>
       <c r="J21" s="23">
         <v>0.55670181323375423</v>
       </c>
       <c r="K21" s="43"/>
       <c r="L21" s="44"/>
-      <c r="M21" s="45"/>
-[...1 lines deleted...]
-      <c r="O21" s="45"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
       <c r="P21" s="42"/>
-      <c r="Q21" s="47"/>
-[...4 lines deleted...]
-    <row r="22" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q21" s="45"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="22">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="F22" s="21"/>
       <c r="G22" s="22">
         <v>2.8980637604895804E-2</v>
       </c>
       <c r="H22" s="22">
         <v>1.6889666048295501E-2</v>
       </c>
       <c r="I22" s="21"/>
       <c r="J22" s="23">
         <v>0.99933233120330356</v>
       </c>
       <c r="K22" s="43"/>
       <c r="L22" s="44"/>
-      <c r="M22" s="45"/>
-[...1 lines deleted...]
-      <c r="O22" s="45"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
       <c r="P22" s="42"/>
-      <c r="Q22" s="47"/>
-[...4 lines deleted...]
-    <row r="23" spans="2:20" s="49" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+    </row>
+    <row r="23" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="28" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="30"/>
-      <c r="E23" s="89">
+      <c r="E23" s="81">
         <v>4.2999999999999997E-2</v>
       </c>
       <c r="F23" s="30"/>
-      <c r="G23" s="89">
+      <c r="G23" s="81">
         <v>4.3914532920670955E-2</v>
       </c>
       <c r="H23" s="31">
         <v>-8.7682688451521842E-2</v>
       </c>
       <c r="I23" s="31"/>
       <c r="J23" s="32">
         <v>1.0212682074574642</v>
       </c>
       <c r="K23" s="43"/>
       <c r="L23" s="44"/>
-      <c r="M23" s="45"/>
-[...1 lines deleted...]
-      <c r="O23" s="45"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
       <c r="P23" s="42"/>
-      <c r="Q23" s="47"/>
-[...5 lines deleted...]
-      <c r="B24" s="51" t="s">
+      <c r="Q23" s="45"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+    </row>
+    <row r="24" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="52"/>
-[...5 lines deleted...]
-      <c r="I24" s="52"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
       <c r="J24" s="40"/>
       <c r="K24" s="43"/>
       <c r="L24" s="44"/>
-      <c r="M24" s="45"/>
-[...7 lines deleted...]
-    <row r="25" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="P24" s="45"/>
+      <c r="Q24" s="45"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+    </row>
+    <row r="25" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B25" s="19" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="21"/>
       <c r="E25" s="22">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="F25" s="21"/>
       <c r="G25" s="22">
         <v>4.1572257779477768E-2</v>
       </c>
       <c r="H25" s="22">
         <v>-0.58556065338543262</v>
       </c>
       <c r="I25" s="21"/>
       <c r="J25" s="23">
         <v>0.57739246915941345</v>
       </c>
       <c r="K25" s="43"/>
       <c r="L25" s="44"/>
-      <c r="M25" s="45"/>
-[...1 lines deleted...]
-      <c r="O25" s="45"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
       <c r="P25" s="42"/>
-      <c r="Q25" s="47"/>
-[...4 lines deleted...]
-    <row r="26" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q25" s="45"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+    </row>
+    <row r="26" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="22">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="F26" s="21"/>
       <c r="G26" s="22">
         <v>3.8965128003575482E-2</v>
       </c>
       <c r="H26" s="22">
         <v>-0.5803384797428488</v>
       </c>
       <c r="I26" s="21"/>
       <c r="J26" s="23">
         <v>0.56471200005181854</v>
       </c>
       <c r="K26" s="43"/>
       <c r="L26" s="44"/>
-      <c r="M26" s="45"/>
-[...1 lines deleted...]
-      <c r="O26" s="45"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
       <c r="P26" s="42"/>
-      <c r="Q26" s="47"/>
-[...4 lines deleted...]
-    <row r="27" spans="2:20" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+    </row>
+    <row r="27" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B27" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="13"/>
       <c r="E27" s="22">
         <v>2.9499999999999998E-2</v>
       </c>
       <c r="F27" s="21"/>
       <c r="G27" s="22">
         <v>2.9550408805227048E-2</v>
       </c>
       <c r="H27" s="22">
         <v>1.7427795411312615E-2</v>
       </c>
       <c r="I27" s="21"/>
       <c r="J27" s="23">
         <v>1.0017087730585441</v>
       </c>
       <c r="K27" s="43"/>
       <c r="L27" s="44"/>
-      <c r="M27" s="45"/>
-[...1 lines deleted...]
-      <c r="O27" s="45"/>
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="O27" s="41"/>
       <c r="P27" s="42"/>
-      <c r="Q27" s="47"/>
-[...4 lines deleted...]
-    <row r="28" spans="2:20" s="49" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q27" s="45"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+    </row>
+    <row r="28" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="30"/>
-      <c r="E28" s="89">
+      <c r="E28" s="81">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="F28" s="30"/>
-      <c r="G28" s="89">
+      <c r="G28" s="81">
         <v>4.2597598814133573E-2</v>
       </c>
       <c r="H28" s="31">
         <v>-0.10641174088608081</v>
       </c>
       <c r="I28" s="31"/>
       <c r="J28" s="32">
         <v>1.0142285431936564</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="44"/>
-      <c r="M28" s="45"/>
-[...1 lines deleted...]
-      <c r="O28" s="45"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
       <c r="P28" s="42"/>
-      <c r="Q28" s="47"/>
-[...5 lines deleted...]
-      <c r="B29" s="51" t="s">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+    </row>
+    <row r="29" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="C29" s="52"/>
-[...5 lines deleted...]
-      <c r="I29" s="52"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
       <c r="J29" s="40"/>
       <c r="K29" s="43"/>
       <c r="L29" s="44"/>
-      <c r="M29" s="45"/>
-[...7 lines deleted...]
-    <row r="30" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+    </row>
+    <row r="30" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B30" s="19" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="21"/>
       <c r="E30" s="22">
         <v>6.5500000000000003E-2</v>
       </c>
       <c r="F30" s="21"/>
       <c r="G30" s="22">
         <v>3.4115391194617206E-2</v>
       </c>
       <c r="H30" s="22">
         <v>-0.73724057676662602</v>
       </c>
       <c r="I30" s="21"/>
       <c r="J30" s="23">
         <v>0.52084566709339242</v>
       </c>
       <c r="K30" s="43"/>
       <c r="L30" s="44"/>
-      <c r="M30" s="45"/>
-[...1 lines deleted...]
-      <c r="O30" s="45"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
       <c r="P30" s="42"/>
-      <c r="Q30" s="47"/>
-[...4 lines deleted...]
-    <row r="31" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+    </row>
+    <row r="31" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="13"/>
       <c r="E31" s="22">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="F31" s="21"/>
       <c r="G31" s="22">
         <v>3.3594882063141429E-2</v>
       </c>
       <c r="H31" s="22">
         <v>-0.68582294331199734</v>
       </c>
       <c r="I31" s="21"/>
       <c r="J31" s="23">
         <v>0.52492003223658479</v>
       </c>
       <c r="K31" s="43"/>
       <c r="L31" s="44"/>
-      <c r="M31" s="45"/>
-[...1 lines deleted...]
-      <c r="O31" s="45"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
       <c r="P31" s="42"/>
-      <c r="Q31" s="47"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:20" s="49" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q31" s="45"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+    </row>
+    <row r="32" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B32" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F32" s="21"/>
       <c r="G32" s="22">
         <v>3.695742059731847E-2</v>
       </c>
       <c r="H32" s="22">
         <v>-0.69069935785170011</v>
       </c>
       <c r="I32" s="21"/>
       <c r="J32" s="23">
         <v>0.55575068567396191</v>
       </c>
       <c r="K32" s="43"/>
       <c r="L32" s="44"/>
-      <c r="M32" s="45"/>
-[...1 lines deleted...]
-      <c r="O32" s="45"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
       <c r="P32" s="42"/>
-      <c r="Q32" s="47"/>
-[...4 lines deleted...]
-    <row r="33" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q32" s="45"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+    </row>
+    <row r="33" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="22">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="F33" s="21"/>
       <c r="G33" s="22">
         <v>3.068212381376996E-2</v>
       </c>
       <c r="H33" s="22">
         <v>-0.75386371095734317</v>
       </c>
       <c r="I33" s="21"/>
       <c r="J33" s="23">
         <v>0.50298563629131088</v>
       </c>
       <c r="K33" s="43"/>
       <c r="L33" s="44"/>
-      <c r="M33" s="45"/>
-[...1 lines deleted...]
-      <c r="O33" s="45"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
       <c r="P33" s="42"/>
-      <c r="Q33" s="47"/>
-[...4 lines deleted...]
-    <row r="34" spans="2:20" s="46" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q33" s="45"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+    </row>
+    <row r="34" spans="2:20" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="11" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D34" s="13"/>
       <c r="E34" s="22">
         <v>7.85E-2</v>
       </c>
       <c r="F34" s="21"/>
       <c r="G34" s="22">
         <v>3.4440365165754869E-2</v>
       </c>
       <c r="H34" s="22">
         <v>-0.83985552431834565</v>
       </c>
       <c r="I34" s="21"/>
       <c r="J34" s="23">
         <v>0.43873076644273717</v>
       </c>
       <c r="K34" s="43"/>
       <c r="L34" s="44"/>
-      <c r="M34" s="45"/>
-[...1 lines deleted...]
-      <c r="O34" s="45"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
       <c r="P34" s="42"/>
-      <c r="Q34" s="47"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q34" s="45"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+    </row>
+    <row r="35" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B35" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D35" s="13"/>
       <c r="E35" s="22">
         <v>7.8E-2</v>
       </c>
       <c r="F35" s="21"/>
       <c r="G35" s="22">
         <v>3.8110082019458001E-2</v>
       </c>
       <c r="H35" s="22">
         <v>-0.83826615955572725</v>
       </c>
       <c r="I35" s="21"/>
       <c r="J35" s="23">
         <v>0.48859079512125642</v>
       </c>
       <c r="K35" s="43"/>
       <c r="L35" s="44"/>
-      <c r="M35" s="45"/>
-[...1 lines deleted...]
-      <c r="O35" s="45"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="41"/>
+      <c r="O35" s="41"/>
       <c r="P35" s="42"/>
-      <c r="Q35" s="47"/>
-[...4 lines deleted...]
-    <row r="36" spans="2:20" s="46" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
+      <c r="Q35" s="45"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+    </row>
+    <row r="36" spans="2:20" s="34" customFormat="1" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B36" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>37</v>
       </c>
       <c r="D36" s="13"/>
       <c r="E36" s="22">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="F36" s="21"/>
       <c r="G36" s="22">
         <v>3.6314318540001188E-2</v>
       </c>
       <c r="H36" s="22">
         <v>-0.64493819528909002</v>
       </c>
       <c r="I36" s="21"/>
       <c r="J36" s="23">
         <v>0.558681823692326</v>
       </c>
       <c r="K36" s="43"/>
       <c r="L36" s="44"/>
-      <c r="M36" s="45"/>
-[...1 lines deleted...]
-      <c r="O36" s="45"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="O36" s="41"/>
       <c r="P36" s="42"/>
-      <c r="Q36" s="47"/>
-[...4 lines deleted...]
-    <row r="37" spans="2:20" s="46" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="Q36" s="45"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+    </row>
+    <row r="37" spans="2:20" s="34" customFormat="1" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="28"/>
       <c r="C37" s="29"/>
       <c r="D37" s="30"/>
       <c r="E37" s="31"/>
       <c r="F37" s="30"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="30"/>
       <c r="J37" s="32"/>
       <c r="K37" s="43"/>
       <c r="L37" s="44"/>
-      <c r="M37" s="45"/>
-[...12 lines deleted...]
-      <c r="J38" s="55"/>
+      <c r="M37" s="41"/>
+      <c r="N37" s="41"/>
+      <c r="Q37" s="45"/>
+      <c r="R37" s="46"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+    </row>
+    <row r="38" spans="2:20" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="50"/>
+      <c r="C38" s="50"/>
+      <c r="E38" s="51"/>
+      <c r="G38" s="51"/>
+      <c r="H38" s="51"/>
+      <c r="J38" s="52"/>
       <c r="K38" s="43"/>
       <c r="L38" s="44"/>
-      <c r="M38" s="45"/>
-[...16 lines deleted...]
-      <c r="K39" s="58"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="41"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+    </row>
+    <row r="39" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="D39" s="10"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="34"/>
+      <c r="I39" s="10"/>
+      <c r="K39" s="34"/>
       <c r="L39" s="44"/>
-      <c r="M39" s="45"/>
+      <c r="M39" s="41"/>
     </row>
     <row r="40" spans="2:20" ht="19.2" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C40" s="56"/>
-[...6 lines deleted...]
-      <c r="J40" s="106"/>
+      <c r="G40" s="96"/>
+      <c r="H40" s="96"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="96"/>
       <c r="K40" s="10"/>
       <c r="L40" s="44"/>
-      <c r="M40" s="45"/>
+      <c r="M40" s="41"/>
     </row>
     <row r="41" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="56"/>
-[...7 lines deleted...]
-      <c r="J41" s="58"/>
+      <c r="E41" s="53"/>
+      <c r="G41" s="97"/>
+      <c r="H41" s="97"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="34"/>
       <c r="K41" s="10"/>
       <c r="L41" s="44"/>
-      <c r="M41" s="45"/>
+      <c r="M41" s="41"/>
     </row>
     <row r="42" spans="2:20" ht="44.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B42" s="2"/>
       <c r="C42" s="3"/>
       <c r="D42" s="4"/>
       <c r="E42" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="7" t="s">
         <v>45</v>
       </c>
       <c r="H42" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I42" s="8"/>
       <c r="J42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="44"/>
-      <c r="M42" s="45"/>
+      <c r="M42" s="41"/>
     </row>
     <row r="43" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="15"/>
       <c r="D43" s="16"/>
       <c r="E43" s="17"/>
       <c r="F43" s="16"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="18"/>
       <c r="K43" s="10"/>
       <c r="L43" s="44"/>
-      <c r="M43" s="45"/>
+      <c r="M43" s="41"/>
     </row>
     <row r="44" spans="2:20" ht="16.2" x14ac:dyDescent="0.25">
       <c r="B44" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D44" s="13"/>
       <c r="E44" s="22">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="F44" s="21"/>
       <c r="G44" s="22">
         <v>4.5343634338623783E-2</v>
       </c>
       <c r="H44" s="22">
         <v>-7.5793568018633059E-2</v>
       </c>
       <c r="I44" s="22"/>
       <c r="J44" s="23">
         <v>0.68185916298682381</v>
       </c>
       <c r="K44" s="10"/>
       <c r="L44" s="44"/>
-      <c r="M44" s="45"/>
-[...1 lines deleted...]
-      <c r="O44" s="45"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="41"/>
       <c r="P44" s="42"/>
-      <c r="Q44" s="47"/>
-[...1 lines deleted...]
-      <c r="S44" s="48"/>
+      <c r="Q44" s="45"/>
+      <c r="R44" s="46"/>
+      <c r="S44" s="46"/>
     </row>
     <row r="45" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B45" s="28" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="29" t="s">
         <v>59</v>
       </c>
       <c r="D45" s="30"/>
-      <c r="E45" s="89">
+      <c r="E45" s="81">
         <v>0.16750000000000001</v>
       </c>
       <c r="F45" s="30"/>
-      <c r="G45" s="89">
+      <c r="G45" s="81">
         <v>0.10297679165724673</v>
       </c>
       <c r="H45" s="31">
         <v>-0.19784866571503623</v>
       </c>
       <c r="I45" s="31"/>
       <c r="J45" s="32">
         <v>0.61478681586415951</v>
       </c>
       <c r="K45" s="10"/>
       <c r="L45" s="44"/>
-      <c r="M45" s="45"/>
-[...1 lines deleted...]
-      <c r="O45" s="45"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
       <c r="P45" s="42"/>
-      <c r="Q45" s="47"/>
-[...1 lines deleted...]
-      <c r="S45" s="48"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
     </row>
     <row r="46" spans="2:20" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B46" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C46" s="15"/>
       <c r="D46" s="16"/>
       <c r="E46" s="17"/>
       <c r="F46" s="16"/>
       <c r="G46" s="17"/>
       <c r="H46" s="17"/>
       <c r="I46" s="17"/>
       <c r="J46" s="18"/>
       <c r="K46" s="10"/>
       <c r="L46" s="44"/>
-      <c r="M46" s="45"/>
+      <c r="M46" s="41"/>
     </row>
     <row r="47" spans="2:20" ht="16.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B47" s="28" t="s">
         <v>79</v>
       </c>
       <c r="C47" s="29" t="s">
         <v>52</v>
       </c>
       <c r="D47" s="30"/>
       <c r="E47" s="26">
         <v>9.6500000000000002E-2</v>
       </c>
       <c r="F47" s="24"/>
       <c r="G47" s="26">
         <v>8.1231663766782092E-2</v>
       </c>
       <c r="H47" s="25">
         <v>-0.19693614879863408</v>
       </c>
       <c r="I47" s="25"/>
       <c r="J47" s="27">
         <v>0.84177889913763826</v>
       </c>
       <c r="K47" s="10"/>
       <c r="L47" s="44"/>
-      <c r="M47" s="45"/>
-[...1 lines deleted...]
-      <c r="O47" s="45"/>
+      <c r="M47" s="41"/>
+      <c r="N47" s="41"/>
+      <c r="O47" s="41"/>
       <c r="P47" s="42"/>
-      <c r="Q47" s="47"/>
-[...1 lines deleted...]
-      <c r="S47" s="48"/>
+      <c r="Q47" s="45"/>
+      <c r="R47" s="46"/>
+      <c r="S47" s="46"/>
     </row>
     <row r="48" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B48" s="56"/>
-[...7 lines deleted...]
-      <c r="J48" s="57"/>
+      <c r="E48" s="36"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+      <c r="J48" s="34"/>
       <c r="K48" s="10"/>
     </row>
-    <row r="49" spans="2:20" s="61" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="95" t="s">
+    <row r="49" spans="2:20" s="55" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="C49" s="95"/>
-[...17 lines deleted...]
-      <c r="B50" s="94" t="s">
+      <c r="C49" s="85"/>
+      <c r="D49" s="85"/>
+      <c r="E49" s="85"/>
+      <c r="F49" s="85"/>
+      <c r="G49" s="85"/>
+      <c r="H49" s="85"/>
+      <c r="I49" s="85"/>
+      <c r="J49" s="85"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="Q49" s="61"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="60"/>
+      <c r="T49" s="60"/>
+    </row>
+    <row r="50" spans="2:20" s="55" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C50" s="94"/>
-[...17 lines deleted...]
-      <c r="B51" s="94" t="s">
+      <c r="C50" s="99"/>
+      <c r="D50" s="99"/>
+      <c r="E50" s="99"/>
+      <c r="F50" s="99"/>
+      <c r="G50" s="99"/>
+      <c r="H50" s="99"/>
+      <c r="I50" s="99"/>
+      <c r="J50" s="99"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="Q50" s="61"/>
+      <c r="R50" s="60"/>
+      <c r="S50" s="60"/>
+      <c r="T50" s="60"/>
+    </row>
+    <row r="51" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C51" s="94"/>
-[...17 lines deleted...]
-      <c r="B52" s="95" t="s">
+      <c r="C51" s="99"/>
+      <c r="D51" s="99"/>
+      <c r="E51" s="99"/>
+      <c r="F51" s="99"/>
+      <c r="G51" s="99"/>
+      <c r="H51" s="99"/>
+      <c r="I51" s="99"/>
+      <c r="J51" s="99"/>
+      <c r="K51" s="58"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+    </row>
+    <row r="52" spans="2:20" s="55" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="C52" s="95"/>
-[...52 lines deleted...]
-      <c r="T54" s="66"/>
+      <c r="C52" s="85"/>
+      <c r="D52" s="85"/>
+      <c r="E52" s="85"/>
+      <c r="F52" s="85"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="85"/>
+      <c r="I52" s="85"/>
+      <c r="J52" s="85"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="60"/>
+      <c r="S52" s="60"/>
+      <c r="T52" s="60"/>
+    </row>
+    <row r="53" spans="2:20" s="55" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="85"/>
+      <c r="C53" s="85"/>
+      <c r="D53" s="85"/>
+      <c r="E53" s="85"/>
+      <c r="F53" s="85"/>
+      <c r="G53" s="85"/>
+      <c r="H53" s="85"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="85"/>
+      <c r="K53" s="58"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="60"/>
+      <c r="N53" s="60"/>
+      <c r="Q53" s="61"/>
+      <c r="R53" s="60"/>
+      <c r="S53" s="60"/>
+      <c r="T53" s="60"/>
+    </row>
+    <row r="54" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B54" s="85"/>
+      <c r="C54" s="85"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="85"/>
+      <c r="F54" s="85"/>
+      <c r="G54" s="85"/>
+      <c r="H54" s="85"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="85"/>
+      <c r="K54" s="58"/>
+      <c r="L54" s="59"/>
+      <c r="M54" s="60"/>
+      <c r="N54" s="60"/>
+      <c r="Q54" s="61"/>
+      <c r="R54" s="60"/>
+      <c r="S54" s="60"/>
+      <c r="T54" s="60"/>
     </row>
     <row r="55" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B55" s="60" t="s">
+      <c r="B55" s="54" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="56" spans="2:20" s="61" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B57" s="93" t="s">
+    <row r="56" spans="2:20" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B56" s="54"/>
+      <c r="C56" s="54"/>
+      <c r="E56" s="56"/>
+      <c r="G56" s="56"/>
+      <c r="H56" s="56"/>
+      <c r="J56" s="57"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="60"/>
+      <c r="N56" s="60"/>
+      <c r="Q56" s="61"/>
+      <c r="R56" s="60"/>
+      <c r="S56" s="60"/>
+      <c r="T56" s="60"/>
+    </row>
+    <row r="57" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="93"/>
-[...74 lines deleted...]
-      <c r="B61" s="74" t="s">
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="58"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="Q57" s="61"/>
+      <c r="R57" s="60"/>
+      <c r="S57" s="60"/>
+      <c r="T57" s="60"/>
+    </row>
+    <row r="58" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="98"/>
+      <c r="C58" s="98"/>
+      <c r="D58" s="98"/>
+      <c r="E58" s="98"/>
+      <c r="F58" s="98"/>
+      <c r="G58" s="98"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="98"/>
+      <c r="J58" s="98"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="60"/>
+      <c r="N58" s="60"/>
+      <c r="Q58" s="61"/>
+      <c r="R58" s="60"/>
+      <c r="S58" s="60"/>
+      <c r="T58" s="60"/>
+    </row>
+    <row r="59" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="98"/>
+      <c r="C59" s="98"/>
+      <c r="D59" s="98"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="98"/>
+      <c r="G59" s="98"/>
+      <c r="H59" s="98"/>
+      <c r="I59" s="98"/>
+      <c r="J59" s="98"/>
+      <c r="K59" s="58"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
+      <c r="N59" s="60"/>
+      <c r="Q59" s="61"/>
+      <c r="R59" s="60"/>
+      <c r="S59" s="60"/>
+      <c r="T59" s="60"/>
+    </row>
+    <row r="60" spans="2:20" s="55" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="98"/>
+      <c r="C60" s="98"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="98"/>
+      <c r="F60" s="98"/>
+      <c r="G60" s="98"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="98"/>
+      <c r="J60" s="98"/>
+      <c r="K60" s="58"/>
+      <c r="L60" s="59"/>
+      <c r="M60" s="60"/>
+      <c r="N60" s="60"/>
+      <c r="Q60" s="61"/>
+      <c r="R60" s="60"/>
+      <c r="S60" s="60"/>
+      <c r="T60" s="60"/>
+    </row>
+    <row r="61" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C61" s="77"/>
-[...17 lines deleted...]
-      <c r="B62" s="93" t="s">
+      <c r="C61" s="70"/>
+      <c r="D61" s="70"/>
+      <c r="E61" s="70"/>
+      <c r="F61" s="70"/>
+      <c r="G61" s="70"/>
+      <c r="H61" s="70"/>
+      <c r="I61" s="70"/>
+      <c r="J61" s="70"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="59"/>
+      <c r="M61" s="60"/>
+      <c r="N61" s="60"/>
+      <c r="Q61" s="61"/>
+      <c r="R61" s="60"/>
+      <c r="S61" s="60"/>
+      <c r="T61" s="60"/>
+    </row>
+    <row r="62" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="C62" s="93"/>
-[...70 lines deleted...]
-      <c r="B66" s="76" t="s">
+      <c r="C62" s="98"/>
+      <c r="D62" s="98"/>
+      <c r="E62" s="98"/>
+      <c r="F62" s="98"/>
+      <c r="G62" s="98"/>
+      <c r="H62" s="98"/>
+      <c r="I62" s="98"/>
+      <c r="J62" s="98"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="59"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="60"/>
+      <c r="Q62" s="61"/>
+      <c r="R62" s="60"/>
+      <c r="S62" s="60"/>
+      <c r="T62" s="60"/>
+    </row>
+    <row r="63" spans="2:20" s="55" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="98"/>
+      <c r="C63" s="98"/>
+      <c r="D63" s="98"/>
+      <c r="E63" s="98"/>
+      <c r="F63" s="98"/>
+      <c r="G63" s="98"/>
+      <c r="H63" s="98"/>
+      <c r="I63" s="98"/>
+      <c r="J63" s="98"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="59"/>
+      <c r="M63" s="60"/>
+      <c r="N63" s="60"/>
+      <c r="Q63" s="61"/>
+      <c r="R63" s="60"/>
+      <c r="S63" s="60"/>
+      <c r="T63" s="60"/>
+    </row>
+    <row r="64" spans="2:20" s="55" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="98"/>
+      <c r="C64" s="98"/>
+      <c r="D64" s="98"/>
+      <c r="E64" s="98"/>
+      <c r="F64" s="98"/>
+      <c r="G64" s="98"/>
+      <c r="H64" s="98"/>
+      <c r="I64" s="98"/>
+      <c r="J64" s="98"/>
+      <c r="K64" s="58"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="60"/>
+      <c r="N64" s="60"/>
+      <c r="Q64" s="61"/>
+      <c r="R64" s="60"/>
+      <c r="S64" s="60"/>
+      <c r="T64" s="60"/>
+    </row>
+    <row r="65" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="B65" s="68"/>
+      <c r="C65" s="71"/>
+      <c r="D65" s="71"/>
+      <c r="E65" s="71"/>
+      <c r="F65" s="71"/>
+      <c r="G65" s="71"/>
+      <c r="H65" s="71"/>
+      <c r="I65" s="71"/>
+      <c r="J65" s="71"/>
+      <c r="K65" s="58"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="60"/>
+      <c r="N65" s="60"/>
+    </row>
+    <row r="66" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B66" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C66" s="79"/>
-[...28 lines deleted...]
-      <c r="B68" s="90">
+      <c r="C66" s="72"/>
+      <c r="D66" s="72"/>
+      <c r="E66" s="72"/>
+      <c r="F66" s="73"/>
+      <c r="G66" s="73"/>
+      <c r="H66" s="73"/>
+      <c r="I66" s="73"/>
+      <c r="J66" s="73"/>
+      <c r="K66" s="58"/>
+      <c r="L66" s="59"/>
+      <c r="M66" s="60"/>
+      <c r="N66" s="60"/>
+    </row>
+    <row r="67" spans="2:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B67" s="69"/>
+      <c r="C67" s="72"/>
+      <c r="D67" s="72"/>
+      <c r="E67" s="72"/>
+      <c r="F67" s="73"/>
+      <c r="G67" s="73"/>
+      <c r="H67" s="73"/>
+      <c r="I67" s="73"/>
+      <c r="J67" s="73"/>
+      <c r="K67" s="58"/>
+      <c r="L67" s="59"/>
+      <c r="M67" s="60"/>
+      <c r="N67" s="60"/>
+    </row>
+    <row r="68" spans="2:14" s="55" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B68" s="82">
         <v>4999645</v>
       </c>
-      <c r="C68" s="71"/>
-[...31 lines deleted...]
-      <c r="K70" s="70"/>
+      <c r="C68" s="64"/>
+      <c r="D68" s="64"/>
+      <c r="E68" s="64"/>
+      <c r="F68" s="64"/>
+      <c r="G68" s="64"/>
+      <c r="H68" s="64"/>
+      <c r="I68" s="64"/>
+      <c r="J68" s="64"/>
+      <c r="K68" s="62"/>
+    </row>
+    <row r="69" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="63"/>
+      <c r="C69" s="63"/>
+      <c r="D69" s="63"/>
+      <c r="E69" s="63"/>
+      <c r="F69" s="63"/>
+      <c r="G69" s="63"/>
+      <c r="H69" s="63"/>
+      <c r="I69" s="63"/>
+      <c r="J69" s="63"/>
+    </row>
+    <row r="70" spans="2:14" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="63"/>
+      <c r="C70" s="63"/>
+      <c r="D70" s="63"/>
+      <c r="E70" s="63"/>
+      <c r="F70" s="63"/>
+      <c r="G70" s="63"/>
+      <c r="H70" s="63"/>
+      <c r="I70" s="63"/>
+      <c r="J70" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B49:J49"/>
     <mergeCell ref="G1:J2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G40:J40"/>
     <mergeCell ref="G41:H41"/>
     <mergeCell ref="B62:J64"/>
     <mergeCell ref="B50:J50"/>
     <mergeCell ref="B51:J51"/>
     <mergeCell ref="B52:J52"/>
     <mergeCell ref="B53:J53"/>
     <mergeCell ref="B54:J54"/>
     <mergeCell ref="B57:J60"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1716 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010017C374F5B10E8148A380B68795406E8E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="17901f0e014f44f90a5fb1f30aefde83">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f51253b4-2b8e-4b78-b5ef-bddebdc8d831" xmlns:ns3="abcb5b40-0727-4242-a02f-ca6eea658d21" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bad48ef7129960dd1446006970dd3a58" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f51253b4-2b8e-4b78-b5ef-bddebdc8d831"/>
     <xsd:import namespace="abcb5b40-0727-4242-a02f-ca6eea658d21"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
@@ -23066,157 +22654,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f51253b4-2b8e-4b78-b5ef-bddebdc8d831">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="abcb5b40-0727-4242-a02f-ca6eea658d21" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BCAE6F2-7DBF-4BBC-9101-C8C4C824644E}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22A78812-1D79-4FB9-A46C-871087D8E458}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53B2865E-D629-4740-A3A9-4667277313DE}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A423C767-0310-47B8-970E-F811287C6F3A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F11D768-C0D7-477E-A268-D0225AC57A6C}">
-[...7 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA899454-3E10-4538-A5E9-8D01145BAEB8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="36" baseType="lpstr">
+      <vt:lpstr>June 2026</vt:lpstr>
       <vt:lpstr>May 2026</vt:lpstr>
       <vt:lpstr>April 2026</vt:lpstr>
       <vt:lpstr>March 2026</vt:lpstr>
       <vt:lpstr>February 2026</vt:lpstr>
       <vt:lpstr>January 2026</vt:lpstr>
       <vt:lpstr>December 2025</vt:lpstr>
       <vt:lpstr>November 2025</vt:lpstr>
       <vt:lpstr>October 2025</vt:lpstr>
       <vt:lpstr>September 2025</vt:lpstr>
       <vt:lpstr>August 2025</vt:lpstr>
       <vt:lpstr>July 2025</vt:lpstr>
-      <vt:lpstr>June 2025</vt:lpstr>
       <vt:lpstr>'April 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'August 2025'!Print_Area</vt:lpstr>
       <vt:lpstr>'December 2025'!Print_Area</vt:lpstr>
       <vt:lpstr>'February 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'January 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'July 2025'!Print_Area</vt:lpstr>
-      <vt:lpstr>'June 2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>'June 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'March 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'May 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'November 2025'!Print_Area</vt:lpstr>
       <vt:lpstr>'October 2025'!Print_Area</vt:lpstr>
       <vt:lpstr>'September 2025'!Print_Area</vt:lpstr>
       <vt:lpstr>'April 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'August 2025'!Print_Titles</vt:lpstr>
       <vt:lpstr>'December 2025'!Print_Titles</vt:lpstr>
       <vt:lpstr>'February 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'January 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'July 2025'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'June 2025'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'June 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'March 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'May 2026'!Print_Titles</vt:lpstr>
       <vt:lpstr>'November 2025'!Print_Titles</vt:lpstr>
       <vt:lpstr>'October 2025'!Print_Titles</vt:lpstr>
       <vt:lpstr>'September 2025'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Nuveen Investments</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>salefm</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 